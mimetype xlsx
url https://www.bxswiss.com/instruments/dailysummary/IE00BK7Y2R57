--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98426f6071ac4068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099e75709e1c4fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56223c245b140e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358208d3c2804336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55cf49d64d974a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56223c245b140e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27341535d8974320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358208d3c2804336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2R57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,141</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,164</x:t>
-[...566 lines deleted...]
-          <x:t>4,141</x:t>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>