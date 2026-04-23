--- v6 (2026-04-02)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099e75709e1c4fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4731e8a437462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358208d3c2804336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R377305f05a3e4962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27341535d8974320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358208d3c2804336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80a86db385545e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R377305f05a3e4962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2R57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,135</x:t>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,119</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>4,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,131</x:t>
-[...303 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>4,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,116</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>4,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>