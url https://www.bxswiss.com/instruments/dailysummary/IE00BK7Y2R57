--- v7 (2026-04-23)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4731e8a437462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826c2bf4ba8e4b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R377305f05a3e4962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b05bf5f0c4849cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80a86db385545e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R377305f05a3e4962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea1aad8a845c47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b05bf5f0c4849cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2R57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,121</x:t>
-[...134 lines deleted...]
-          <x:t>4,102</x:t>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,100</x:t>
-[...404 lines deleted...]
-          <x:t>4,116</x:t>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>