--- v8 (2026-07-07)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826c2bf4ba8e4b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4451abd06645e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b05bf5f0c4849cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8edff2524943df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea1aad8a845c47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b05bf5f0c4849cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735444e391d94865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8edff2524943df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2R57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,067</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>08.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,048</x:t>
-[...26 lines deleted...]
-          <x:t>4,044</x:t>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,038</x:t>
-[...512 lines deleted...]
-          <x:t>4,060</x:t>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>