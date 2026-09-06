--- v9 (2026-08-16)
+++ v10 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4451abd06645e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde00bd968fe1455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8edff2524943df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d436de0e314e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735444e391d94865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8edff2524943df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20d4011df0214be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d436de0e314e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2R57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,044</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>4,033</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,034</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,039</x:t>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>4,003</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,014</x:t>
-[...124 lines deleted...]
-          <x:t>4,022</x:t>
+          <x:t>3,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,993</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,993</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>4,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>