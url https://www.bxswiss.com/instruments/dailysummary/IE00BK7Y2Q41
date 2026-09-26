--- v11 (2026-09-04)
+++ v12 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba676fc6ef64309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165d6f9470db48ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1787c2ed324533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee02e228f0b42bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re543c1fdaf584739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1787c2ed324533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f984078dfc74a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee02e228f0b42bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2Q41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,342</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,356</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,348</x:t>
-[...151 lines deleted...]
-          <x:t>4,354</x:t>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,322</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>4,354</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,331</x:t>
-[...16 lines deleted...]
-          <x:t>4,330</x:t>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,321</x:t>
-[...323 lines deleted...]
-          <x:t>4,335</x:t>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>