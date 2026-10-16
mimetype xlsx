--- v12 (2026-09-26)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165d6f9470db48ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ca1cc4b0d84085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee02e228f0b42bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02cd228aa25146b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f984078dfc74a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee02e228f0b42bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8e5deed73249ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02cd228aa25146b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2Q41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,340</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,335</x:t>
-[...43 lines deleted...]
-          <x:t>4,331</x:t>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,320</x:t>
-[...75 lines deleted...]
-          <x:t>4,286</x:t>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,288</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>4,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,258</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>4,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,259</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>