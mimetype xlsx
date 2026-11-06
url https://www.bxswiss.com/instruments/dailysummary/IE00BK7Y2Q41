--- v13 (2026-10-16)
+++ v14 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ca1cc4b0d84085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07682b6bdb24377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02cd228aa25146b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R793a3d611df24c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8e5deed73249ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02cd228aa25146b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf037befb29a44d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R793a3d611df24c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2Q41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,257</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,312</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>4,296</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,288</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>4,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>