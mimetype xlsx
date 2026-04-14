--- v4 (2026-03-24)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33bdda1d3cf4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f38d36d3edb4c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c94153b21724917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bcca2ed493144fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e6dad33af843e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c94153b21724917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38850eaebd3f4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bcca2ed493144fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2Q41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>4,548</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,513</x:t>
-[...119 lines deleted...]
-          <x:t>4,450</x:t>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,462</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>4,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>