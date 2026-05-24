--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f38d36d3edb4c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7d14b8cbae416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bcca2ed493144fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b469b1121e24718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38850eaebd3f4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bcca2ed493144fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31babcfd27a54556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b469b1121e24718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2Q41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,433</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,461</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,417</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,419</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>4,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>31.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,418</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>4,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>