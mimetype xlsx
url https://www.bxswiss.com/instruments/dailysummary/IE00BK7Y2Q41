--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7d14b8cbae416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85a61cfe4474fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b469b1121e24718"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec5e31fc7664d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31babcfd27a54556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b469b1121e24718" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7929b7690c344e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec5e31fc7664d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2Q41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,491</x:t>
-[...43 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,464</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>28.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,447</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,462</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,451</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>4,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,442</x:t>
-[...6 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,436</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>4,433</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,438</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>4,418</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>