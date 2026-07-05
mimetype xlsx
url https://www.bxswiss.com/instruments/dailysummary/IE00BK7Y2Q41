--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85a61cfe4474fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc845fbd385bc4a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec5e31fc7664d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be90a3cbf2f4523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7929b7690c344e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec5e31fc7664d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc226d14c470f45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be90a3cbf2f4523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2Q41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,433</x:t>
-[...11 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>4,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,452</x:t>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,433</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>4,449</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,447</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>4,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>