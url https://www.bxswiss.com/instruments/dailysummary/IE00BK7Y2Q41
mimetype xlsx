--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc845fbd385bc4a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39b7995df24478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be90a3cbf2f4523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a099385c50d4164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc226d14c470f45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be90a3cbf2f4523" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cc8e4ee6fe4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a099385c50d4164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2Q41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,449</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,438</x:t>
-[...53 lines deleted...]
-          <x:t>4,429</x:t>
+          <x:t>4,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,436</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,448</x:t>
-[...522 lines deleted...]
-          <x:t>4,447</x:t>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>