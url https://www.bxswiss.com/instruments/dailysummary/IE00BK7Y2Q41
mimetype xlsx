--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39b7995df24478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb364a63ce12c484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a099385c50d4164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3a357e7c254af9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cc8e4ee6fe4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a099385c50d4164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3be6e065fd454830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3a357e7c254af9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2Q41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,421</x:t>
-[...26 lines deleted...]
-          <x:t>4,417</x:t>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,414</x:t>
-[...60 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,407</x:t>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,388</x:t>
-[...16 lines deleted...]
-          <x:t>4,405</x:t>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,395</x:t>
-[...188 lines deleted...]
-          <x:t>4,345</x:t>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>