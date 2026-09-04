--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb364a63ce12c484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba676fc6ef64309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3a357e7c254af9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1787c2ed324533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3be6e065fd454830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3a357e7c254af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re543c1fdaf584739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1787c2ed324533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7Y2Q41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,405</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,395</x:t>
-[...70 lines deleted...]
-          <x:t>4,410</x:t>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,383</x:t>
-[...33 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,371</x:t>
-[...26 lines deleted...]
-          <x:t>4,363</x:t>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,335</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>4,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>