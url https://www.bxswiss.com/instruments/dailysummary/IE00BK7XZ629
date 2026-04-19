--- v4 (2026-03-27)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3962087f9e6f4f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aefdd90f7af4ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4809abc1bad4f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c6d7c7270c4573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf6a4194f3594ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4809abc1bad4f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1acd579e5164916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c6d7c7270c4573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 1-3yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7XZ629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,665</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,633</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>4,664</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,657</x:t>
-[...114 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,656</x:t>
-[...26 lines deleted...]
-          <x:t>4,654</x:t>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,640</x:t>
-[...6 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,638</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>4,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>