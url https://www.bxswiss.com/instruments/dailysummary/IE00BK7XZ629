--- v5 (2026-04-19)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aefdd90f7af4ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709dca5de5374e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c6d7c7270c4573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f6fdfe94274e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1acd579e5164916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c6d7c7270c4573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5881a3a8d3f947f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f6fdfe94274e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 1-3yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7XZ629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,646</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,638</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>4,632</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,619</x:t>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,629</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,629</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,619</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>4,624</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,611</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,623</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,627</x:t>
-[...26 lines deleted...]
-          <x:t>4,628</x:t>
+          <x:t>4,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,624</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>4,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>