--- v6 (2026-05-09)
+++ v7 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709dca5de5374e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c71f749546b44ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f6fdfe94274e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2254bcab9d3044da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5881a3a8d3f947f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f6fdfe94274e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34445381ac64c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2254bcab9d3044da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 1-3yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7XZ629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,649</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>4,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,616</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>4,632</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,631</x:t>
-[...443 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,633</x:t>
-[...53 lines deleted...]
-          <x:t>4,625</x:t>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,624</x:t>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>