--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c71f749546b44ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93add0e4ef544cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2254bcab9d3044da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02cf1c47c1504325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34445381ac64c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2254bcab9d3044da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540762d5d3c042a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02cf1c47c1504325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 1-3yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7XZ629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,633</x:t>
-[...4 lines deleted...]
-          <x:t>4,621</x:t>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,626</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>4,623</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,616</x:t>
-[...60 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,615</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>4,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,605</x:t>
-[...53 lines deleted...]
-          <x:t>4,605</x:t>
+          <x:t>4,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,622</x:t>
-[...36 lines deleted...]
-          <x:t>4,615</x:t>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>