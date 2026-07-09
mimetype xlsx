--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93add0e4ef544cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370e5eed147243cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02cf1c47c1504325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043eebb31a964c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540762d5d3c042a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02cf1c47c1504325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90987f780e9b48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043eebb31a964c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 1-3yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7XZ629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,607</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,609</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,609</x:t>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,606</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>4,613</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,601</x:t>
-[...16 lines deleted...]
-          <x:t>4,604</x:t>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,597</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>4,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>