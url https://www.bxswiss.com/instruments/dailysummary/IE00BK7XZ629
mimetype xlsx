--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370e5eed147243cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ca0bcdd7ee4daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043eebb31a964c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R097d0ec1eb2d422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90987f780e9b48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043eebb31a964c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41714fa68ff74d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R097d0ec1eb2d422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 1-3yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7XZ629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,597</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,601</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,602</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,602</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,602</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,608</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>4,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,605</x:t>
-[...151 lines deleted...]
-          <x:t>4,609</x:t>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,602</x:t>
-[...16 lines deleted...]
-          <x:t>4,631</x:t>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,593</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>4,597</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>