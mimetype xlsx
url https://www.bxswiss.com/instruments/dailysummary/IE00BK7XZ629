--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ca0bcdd7ee4daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5c53a793a24768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R097d0ec1eb2d422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3369669799eb4e6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41714fa68ff74d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R097d0ec1eb2d422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64de6acddb2f4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3369669799eb4e6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 1-3yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7XZ629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,607</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,606</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>4,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,601</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,603</x:t>
-[...539 lines deleted...]
-          <x:t>4,590</x:t>
+          <x:t>4,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>