--- v11 (2026-08-19)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5c53a793a24768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1103435a61c74a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3369669799eb4e6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34317872eba14e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64de6acddb2f4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3369669799eb4e6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1091d3b30f3e4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34317872eba14e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV USD Treasury Bond 1-3yr UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK7XZ629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,599</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,598</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,600</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,594</x:t>
-[...11 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,595</x:t>
+          <x:t>4,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,590</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,589</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,591</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,587</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,590</x:t>
-[...431 lines deleted...]
-          <x:t>4,601</x:t>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>