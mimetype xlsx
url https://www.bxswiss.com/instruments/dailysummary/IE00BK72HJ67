--- v5 (2026-03-23)
+++ v6 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8891256740534b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re048d38dfd7a42e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32058ad81584d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471af28330f34293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bed8886e5b47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32058ad81584d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087c9b77634d4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471af28330f34293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World SRI ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK72HJ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>19,012</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,970</x:t>
-[...247 lines deleted...]
-          <x:t>18,893</x:t>
+          <x:t>19,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>