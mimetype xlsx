--- v6 (2026-04-13)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re048d38dfd7a42e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aae381840274be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471af28330f34293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cba1c3a50884607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087c9b77634d4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471af28330f34293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa2ace957d340f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cba1c3a50884607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World SRI ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK72HJ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>