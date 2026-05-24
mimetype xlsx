--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aae381840274be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d3df554864461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cba1c3a50884607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c048f55e08d4cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa2ace957d340f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cba1c3a50884607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0ad70adb494610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c048f55e08d4cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World SRI ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK72HJ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>20,189</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,139</x:t>
-[...38 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,441</x:t>
-[...70 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,439</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>20,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>