--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d3df554864461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76bfba22e3647c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c048f55e08d4cd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc20953abd72453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0ad70adb494610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c048f55e08d4cd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404a2df364914cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc20953abd72453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World SRI ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK72HJ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>