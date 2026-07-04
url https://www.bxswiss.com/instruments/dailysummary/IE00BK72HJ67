--- v9 (2026-06-13)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76bfba22e3647c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979b90904c7944ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc20953abd72453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1172bd98f164154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404a2df364914cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc20953abd72453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc7bab0b7b24391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1172bd98f164154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World SRI ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK72HJ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>21,651</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,606</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>21,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,509</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>