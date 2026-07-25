--- v10 (2026-07-04)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979b90904c7944ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41ac133e34047c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1172bd98f164154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9596caa06cfe44d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc7bab0b7b24391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1172bd98f164154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e3a6bd6d9b41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9596caa06cfe44d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World SRI ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK72HJ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,507</x:t>
-[...387 lines deleted...]
-          <x:t>22,874</x:t>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>