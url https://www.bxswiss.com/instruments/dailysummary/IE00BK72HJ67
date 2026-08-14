--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41ac133e34047c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320e6450323d45b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9596caa06cfe44d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf27c1c54d964071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e3a6bd6d9b41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9596caa06cfe44d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb9a4861c87d4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf27c1c54d964071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World SRI ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK72HJ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>22,858</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,097</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>22,448</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>