--- v12 (2026-08-14)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320e6450323d45b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a1c288f75f4f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf27c1c54d964071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089253987ebb4f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb9a4861c87d4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf27c1c54d964071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3f27ec515e4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089253987ebb4f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World SRI ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK72HJ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...490 lines deleted...]
-          <x:t>23,130</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,034</x:t>
-[...75 lines deleted...]
-          <x:t>23,560</x:t>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,440</x:t>
-[...11 lines deleted...]
-          <x:t>23,500</x:t>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,440</x:t>
-[...31 lines deleted...]
-          <x:t>23,671</x:t>
+          <x:t>23,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>