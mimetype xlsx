--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a1c288f75f4f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra531c785cfc74015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089253987ebb4f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e634b5282984901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3f27ec515e4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089253987ebb4f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20179be440c4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e634b5282984901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World SRI ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK72HJ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>23,020</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,206</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>08.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,347</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>23,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,461</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>