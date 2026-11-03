--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra531c785cfc74015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9479f2324e2340e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e634b5282984901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fd15727fdf4199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20179be440c4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e634b5282984901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311a272a03b846c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fd15727fdf4199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI World SRI ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK72HJ67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>24,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>