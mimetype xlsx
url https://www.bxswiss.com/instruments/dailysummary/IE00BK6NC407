--- v14 (2026-08-30)
+++ v15 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994bf0da2d8f4973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ad371955a246d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14137fda3b544131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c712ae76974ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65578dd8d544199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14137fda3b544131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65845654f1d1456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c712ae76974ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corp Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK6NC407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,607</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,593</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>4,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,585</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>4,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>4,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>