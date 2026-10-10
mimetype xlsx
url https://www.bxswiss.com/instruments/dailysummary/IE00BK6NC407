--- v15 (2026-09-20)
+++ v16 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ad371955a246d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca38e1be7ce49f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c712ae76974ed9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc76de77e7d4c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65845654f1d1456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c712ae76974ed9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra064b3def3ae4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc76de77e7d4c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corp Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK6NC407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>4,561</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,556</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>4,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,523</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>