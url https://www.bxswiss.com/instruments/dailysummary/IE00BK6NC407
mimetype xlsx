--- v16 (2026-10-10)
+++ v17 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca38e1be7ce49f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3c1e7db01c445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc76de77e7d4c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb3292d64cf4045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra064b3def3ae4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc76de77e7d4c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb36786a5d56b44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb3292d64cf4045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corp Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK6NC407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>4,551</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,523</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>4,502</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,506</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,524</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>4,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>