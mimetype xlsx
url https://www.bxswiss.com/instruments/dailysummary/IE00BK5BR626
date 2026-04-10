--- v1 (2026-03-21)
+++ v2 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54a794a1f154c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6c62a8e404488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e54406921b74fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cb8ff5a3ba24162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05827daf3faf4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e54406921b74fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951f9c938689443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cb8ff5a3ba24162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BR626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>77,719</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,684</x:t>
-[...625 lines deleted...]
-          <x:t>74,587</x:t>
+          <x:t>77,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>