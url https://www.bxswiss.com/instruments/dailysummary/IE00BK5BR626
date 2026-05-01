--- v2 (2026-04-10)
+++ v3 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6c62a8e404488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b35f187d6514c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cb8ff5a3ba24162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2296ce40d4ed4470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951f9c938689443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cb8ff5a3ba24162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4edd32c4c71d443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2296ce40d4ed4470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BR626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>