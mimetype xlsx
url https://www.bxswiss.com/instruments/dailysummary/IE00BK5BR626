--- v3 (2026-05-01)
+++ v4 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b35f187d6514c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b79d370f3794373" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2296ce40d4ed4470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8cc142d1624fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4edd32c4c71d443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2296ce40d4ed4470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf119bd44389b425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8cc142d1624fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BR626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>79,286</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,669</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>78,871</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>