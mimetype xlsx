--- v4 (2026-05-21)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b79d370f3794373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3cb84e353145a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8cc142d1624fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18a3d9e971eb4124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf119bd44389b425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8cc142d1624fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a5ae0f8fdf461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18a3d9e971eb4124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BR626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>