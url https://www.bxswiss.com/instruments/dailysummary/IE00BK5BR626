--- v5 (2026-06-10)
+++ v6 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3cb84e353145a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93bc378013f4ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18a3d9e971eb4124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a34bf61ab84800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a5ae0f8fdf461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18a3d9e971eb4124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e43cda581e4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a34bf61ab84800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BR626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>81,511</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>