--- v6 (2026-07-22)
+++ v7 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93bc378013f4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d9f21570c846eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a34bf61ab84800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R719c783aee704b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e43cda581e4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a34bf61ab84800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a24eec5b60e4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R719c783aee704b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BR626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>