--- v7 (2026-08-11)
+++ v8 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d9f21570c846eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e616bad629424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R719c783aee704b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7682b63add452f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a24eec5b60e4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R719c783aee704b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3746079db894adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7682b63add452f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BR626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>