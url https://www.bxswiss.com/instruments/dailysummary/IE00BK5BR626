--- v8 (2026-08-31)
+++ v9 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e616bad629424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fc58e2970a4748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7682b63add452f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5d2c4f13164b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3746079db894adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7682b63add452f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd648a167bc84c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5d2c4f13164b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BR626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>88,300</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,338</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>87,201</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,397</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>88,054</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>