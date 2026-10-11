--- v9 (2026-09-21)
+++ v10 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fc58e2970a4748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e69dc7cccc1422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5d2c4f13164b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re530df2d84d342df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd648a167bc84c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5d2c4f13164b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c8563ce0f548dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re530df2d84d342df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BR626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>87,201</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,397</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,882</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>