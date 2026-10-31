--- v10 (2026-10-11)
+++ v11 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e69dc7cccc1422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86fa45ba24b41f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re530df2d84d342df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56004ad176664f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93c8563ce0f548dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re530df2d84d342df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b89946cb1aa47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56004ad176664f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BR626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>88,017</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>87,183</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>