--- v9 (2026-08-11)
+++ v10 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd543461d90264e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfa868ff58f44f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910bc95bd331484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3784a761c6ad4ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93afd052c324d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910bc95bd331484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1563c794924627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3784a761c6ad4ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQZ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,543</x:t>
-[...495 lines deleted...]
-          <x:t>44,938</x:t>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>