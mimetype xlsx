--- v10 (2026-09-20)
+++ v11 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfa868ff58f44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b016f5e36f4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3784a761c6ad4ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56439a5ac8974e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1563c794924627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3784a761c6ad4ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4471d13b224f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56439a5ac8974e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQZ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>