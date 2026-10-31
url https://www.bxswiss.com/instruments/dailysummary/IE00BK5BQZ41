--- v11 (2026-10-11)
+++ v12 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b016f5e36f4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9118d5b4be2844f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56439a5ac8974e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9d22fa2439483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4471d13b224f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56439a5ac8974e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ed5de16b364d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9d22fa2439483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQZ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>