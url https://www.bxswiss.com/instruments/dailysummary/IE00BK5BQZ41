--- v2 (2026-02-10)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14268e51a52f490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5115508bf4a34b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1a3a6025f34aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d48dac8d824f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08274f4339854f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1a3a6025f34aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fd2fd4c342464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d48dac8d824f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQZ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.01.2026</x:t>
-[...586 lines deleted...]
-          <x:t>36,877</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>