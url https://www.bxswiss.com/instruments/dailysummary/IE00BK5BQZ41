--- v3 (2026-04-04)
+++ v4 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5115508bf4a34b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd642fe48ff74eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d48dac8d824f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e249a1cf2446bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fd2fd4c342464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d48dac8d824f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61737a613f5c434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e249a1cf2446bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQZ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>