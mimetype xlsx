--- v4 (2026-05-02)
+++ v5 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd642fe48ff74eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba5f1eb562d4ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e249a1cf2446bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb42cff30009b4bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61737a613f5c434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e249a1cf2446bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8833e2bf9f4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb42cff30009b4bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQZ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>