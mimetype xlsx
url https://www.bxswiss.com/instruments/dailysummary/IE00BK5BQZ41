--- v5 (2026-05-22)
+++ v6 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba5f1eb562d4ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c817a84ab034845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb42cff30009b4bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8436c14d1d814fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8833e2bf9f4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb42cff30009b4bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db8581840c948e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8436c14d1d814fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQZ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>