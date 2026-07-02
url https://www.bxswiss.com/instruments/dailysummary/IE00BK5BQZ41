--- v6 (2026-06-11)
+++ v7 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c817a84ab034845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb9a23609ca4a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8436c14d1d814fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9aabd7c5ea34478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db8581840c948e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8436c14d1d814fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb06623dbaa3410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9aabd7c5ea34478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQZ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>