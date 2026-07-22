--- v7 (2026-07-02)
+++ v8 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb9a23609ca4a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bb9ef79f3447b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9aabd7c5ea34478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4f907d175c49e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb06623dbaa3410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9aabd7c5ea34478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2193fdb36c354c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4f907d175c49e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQZ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>