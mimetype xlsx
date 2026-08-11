--- v8 (2026-07-22)
+++ v9 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bb9ef79f3447b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd543461d90264e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4f907d175c49e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910bc95bd331484f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2193fdb36c354c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4f907d175c49e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93afd052c324d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910bc95bd331484f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQZ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>