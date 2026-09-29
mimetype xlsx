--- v12 (2026-09-09)
+++ v13 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec40b30758949fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a0a03cb42e4074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b45b577fde4e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ceca3117dc40cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207d5454888542dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b45b577fde4e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a9b6e8b0334ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ceca3117dc40cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>156,680</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>157,161</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>