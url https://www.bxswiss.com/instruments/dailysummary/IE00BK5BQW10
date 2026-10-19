--- v13 (2026-09-29)
+++ v14 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a0a03cb42e4074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54502bb337048ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ceca3117dc40cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8412ccd74ce44cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a9b6e8b0334ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ceca3117dc40cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dbc2b1480494672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8412ccd74ce44cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>