--- v3 (2026-02-19)
+++ v4 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d99a927974e412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fafa3b6ba2847b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203c98c90e964e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a99361a97f14c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0858c54074f4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203c98c90e964e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9deb617fd9b049b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a99361a97f14c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...409 lines deleted...]
-          <x:t>134,196</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,730</x:t>
-[...193 lines deleted...]
-          <x:t>133,595</x:t>
+          <x:t>134,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>