--- v4 (2026-04-01)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fafa3b6ba2847b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e2b18e165346fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a99361a97f14c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60eafe5decea408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9deb617fd9b049b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a99361a97f14c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb751dd02c84709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60eafe5decea408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>133,449</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,173</x:t>
-[...517 lines deleted...]
-          <x:t>129,717</x:t>
+          <x:t>135,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>