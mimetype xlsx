--- v5 (2026-04-21)
+++ v6 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e2b18e165346fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8019de65474b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60eafe5decea408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b65513c34e447c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb751dd02c84709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60eafe5decea408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1208ea2aa84684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b65513c34e447c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>