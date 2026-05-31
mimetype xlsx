--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8019de65474b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76865bd3ea894828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b65513c34e447c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb787b422bb604ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1208ea2aa84684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b65513c34e447c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416cef727c8c45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb787b422bb604ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>