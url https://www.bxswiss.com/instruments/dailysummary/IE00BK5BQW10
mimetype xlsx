--- v7 (2026-05-31)
+++ v8 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76865bd3ea894828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377d81d8f9af4402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb787b422bb604ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa93acd06504596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416cef727c8c45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb787b422bb604ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030876a1781b4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa93acd06504596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>146,883</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,477</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>146,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,720</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>