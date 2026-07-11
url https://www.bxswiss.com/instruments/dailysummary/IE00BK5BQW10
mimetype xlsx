--- v8 (2026-06-21)
+++ v9 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377d81d8f9af4402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2181b0c686d7480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa93acd06504596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e9b38ac2a740b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030876a1781b4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa93acd06504596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf726ae6925874009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e9b38ac2a740b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>148,289</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,205</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>149,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,426</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>