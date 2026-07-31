--- v9 (2026-07-11)
+++ v10 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2181b0c686d7480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c1cb4c74324dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e9b38ac2a740b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2e473a0aa349d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf726ae6925874009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e9b38ac2a740b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf28ae715c34cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2e473a0aa349d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,249 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,204</x:t>
-[...156 lines deleted...]
-          <x:t>151,435</x:t>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,162</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>152,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,245</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>