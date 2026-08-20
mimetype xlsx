--- v10 (2026-07-31)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c1cb4c74324dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e0069f42714ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2e473a0aa349d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f1ce645e7e44d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf28ae715c34cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2e473a0aa349d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c9fe99a85e426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f1ce645e7e44d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>