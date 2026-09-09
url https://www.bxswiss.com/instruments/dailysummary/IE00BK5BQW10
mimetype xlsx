--- v11 (2026-08-20)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e0069f42714ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec40b30758949fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f1ce645e7e44d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b45b577fde4e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72c9fe99a85e426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f1ce645e7e44d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207d5454888542dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b45b577fde4e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE North America UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>