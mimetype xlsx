--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5280d879b4c4a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058d2b92db2d4d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfaaafbaebf47f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81cff5d8a4f8497a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983edf901ee04668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfaaafbaebf47f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccf3de361e249fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81cff5d8a4f8497a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>