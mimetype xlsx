--- v2 (2026-04-17)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058d2b92db2d4d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48406b07775747b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81cff5d8a4f8497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29eb0b7790245f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccf3de361e249fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81cff5d8a4f8497a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5adffaaeef38439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29eb0b7790245f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>