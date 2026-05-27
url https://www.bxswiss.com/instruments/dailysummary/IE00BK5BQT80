--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48406b07775747b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb97332cbabe4773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29eb0b7790245f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29cb0c264e64273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5adffaaeef38439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29eb0b7790245f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f72d36c7514912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29cb0c264e64273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>140,593</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,379</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>