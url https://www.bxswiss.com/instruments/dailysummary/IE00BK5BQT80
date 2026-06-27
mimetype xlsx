--- v4 (2026-05-27)
+++ v5 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb97332cbabe4773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89320df27574d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29cb0c264e64273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7778b77e7da44dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f72d36c7514912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29cb0c264e64273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59a92b8cd8b4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7778b77e7da44dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>148,439</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>