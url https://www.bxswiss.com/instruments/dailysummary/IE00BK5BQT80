--- v5 (2026-06-27)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89320df27574d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d47b84f2747473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7778b77e7da44dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ed2d73340d4d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59a92b8cd8b4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7778b77e7da44dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c6ef808934b430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ed2d73340d4d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,062</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>151,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...46 lines deleted...]
-          <x:t>150,839</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>