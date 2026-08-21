--- v6 (2026-07-31)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d47b84f2747473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d90094500eb4a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ed2d73340d4d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3933ab334674ad1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c6ef808934b430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ed2d73340d4d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c204a0d6e74853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3933ab334674ad1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>152,317</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,908</x:t>
-[...571 lines deleted...]
-          <x:t>150,309</x:t>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>