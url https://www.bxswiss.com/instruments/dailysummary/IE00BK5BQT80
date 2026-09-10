--- v7 (2026-08-21)
+++ v8 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d90094500eb4a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75aba1e616ba44eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3933ab334674ad1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2937158bacc4b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c204a0d6e74853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3933ab334674ad1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re197039afa774c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2937158bacc4b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>157,771</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,608</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>154,789</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>