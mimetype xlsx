--- v8 (2026-09-10)
+++ v9 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75aba1e616ba44eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9968daaf78d74569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2937158bacc4b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5385926c0d4f4315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re197039afa774c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2937158bacc4b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86746dda00c144bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5385926c0d4f4315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>