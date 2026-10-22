--- v9 (2026-10-01)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9968daaf78d74569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa760077aa78445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5385926c0d4f4315"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5d1d1714f548fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86746dda00c144bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5385926c0d4f4315" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e550ef5670419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5d1d1714f548fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BQT80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>