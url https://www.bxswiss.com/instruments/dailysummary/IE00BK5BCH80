--- v5 (2026-03-31)
+++ v6 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb49a4b0c6b94583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7137334744d04d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b5a7b953824676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa8b0c8b4ea4089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd6e98587c24bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b5a7b953824676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b03dce8162240aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa8b0c8b4ea4089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BCH80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>12,290</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>