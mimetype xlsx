--- v6 (2026-04-21)
+++ v7 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7137334744d04d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbbdb9d440074184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa8b0c8b4ea4089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c6e3abf16b4b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b03dce8162240aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa8b0c8b4ea4089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab65e30935b245fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c6e3abf16b4b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BCH80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>