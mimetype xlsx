--- v7 (2026-05-11)
+++ v8 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbbdb9d440074184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca50d1bf8ec34446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c6e3abf16b4b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cd8950606d4569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab65e30935b245fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c6e3abf16b4b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6111ad8eeb45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cd8950606d4569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BCH80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>