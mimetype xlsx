--- v8 (2026-05-31)
+++ v9 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca50d1bf8ec34446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93898b7c799a402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cd8950606d4569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a99e36ec9f54468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6111ad8eeb45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cd8950606d4569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44db9faba8b84f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a99e36ec9f54468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BCH80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>14,261</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,261</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>14,744</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>15,394</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>