--- v9 (2026-06-20)
+++ v10 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93898b7c799a402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a439cc6f2ae4d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a99e36ec9f54468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb810630628e4400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44db9faba8b84f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a99e36ec9f54468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94dae4223014fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb810630628e4400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BCH80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,744</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>21.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,594</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>14,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,001</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>15,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>