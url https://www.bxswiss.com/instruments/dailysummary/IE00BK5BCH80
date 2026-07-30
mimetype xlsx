--- v10 (2026-07-10)
+++ v11 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a439cc6f2ae4d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac4d687a0ae402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb810630628e4400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1cbec7c83094300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94dae4223014fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb810630628e4400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb579f4bff03481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1cbec7c83094300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BCH80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>14,220</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,001</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...494 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,841</x:t>
-[...36 lines deleted...]
-          <x:t>14,001</x:t>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>