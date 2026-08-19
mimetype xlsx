--- v11 (2026-07-30)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac4d687a0ae402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710c708ea2ef4c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1cbec7c83094300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821a4dd16a6346ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb579f4bff03481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1cbec7c83094300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c33692691e74c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821a4dd16a6346ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BCH80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,841</x:t>
-[...85 lines deleted...]
-          <x:t>13,732</x:t>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,849</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>12,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>