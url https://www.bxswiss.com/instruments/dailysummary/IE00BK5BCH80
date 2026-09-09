--- v12 (2026-08-19)
+++ v13 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710c708ea2ef4c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2774ab0be4654119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821a4dd16a6346ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09817fb3bdf84d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c33692691e74c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821a4dd16a6346ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0de21cf9925841eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09817fb3bdf84d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BCH80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,747</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,724</x:t>
-[...232 lines deleted...]
-          <x:t>13,295</x:t>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,194</x:t>
-[...296 lines deleted...]
-          <x:t>13,457</x:t>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>