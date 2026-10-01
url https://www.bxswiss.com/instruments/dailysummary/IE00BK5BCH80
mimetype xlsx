--- v13 (2026-09-09)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2774ab0be4654119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cdd32fa55584868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09817fb3bdf84d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6165981879fa45af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0de21cf9925841eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09817fb3bdf84d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ce49a3142546e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6165981879fa45af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BCH80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>13,216</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,084</x:t>
-[...75 lines deleted...]
-          <x:t>13,010</x:t>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...235 lines deleted...]
-          <x:t>13,299</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>