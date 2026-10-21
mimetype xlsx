--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cdd32fa55584868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604a543af716437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6165981879fa45af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc00c96a20c914efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ce49a3142546e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6165981879fa45af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf92167ec15e843ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc00c96a20c914efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Clean Energy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK5BCH80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,996</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>12,814</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,789</x:t>
-[...210 lines deleted...]
-          <x:t>12,767</x:t>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,772</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>12,913</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>