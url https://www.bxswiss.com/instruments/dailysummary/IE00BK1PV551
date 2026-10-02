--- v12 (2026-09-10)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff45537495843fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67ab0de044648e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8054b55ec5e49d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f586123298642fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab15dd2ece0b4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8054b55ec5e49d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43104b94bb0744ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f586123298642fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK1PV551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,383</x:t>
-[...85 lines deleted...]
-          <x:t>109,620</x:t>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...478 lines deleted...]
-          <x:t>107,004</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>