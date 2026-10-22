--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67ab0de044648e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a18377612f248dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f586123298642fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ff2443582141b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43104b94bb0744ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f586123298642fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e9c80aad8214b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ff2443582141b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK1PV551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>