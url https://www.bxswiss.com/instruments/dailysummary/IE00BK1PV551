--- v3 (2026-01-09)
+++ v4 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718504d81ce34d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8056e69b3aa04a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf14fb97e5049c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb1ea4d10ce4431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc0644a0b8a4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf14fb97e5049c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9f5101da924067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb1ea4d10ce4431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK1PV551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.12.2025</x:t>
-[...478 lines deleted...]
-          <x:t>96,012</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>