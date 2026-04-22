--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8056e69b3aa04a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937b459a8f3f45df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb1ea4d10ce4431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90217364a8984522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9f5101da924067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb1ea4d10ce4431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5e062151cd47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90217364a8984522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK1PV551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>92,514</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,704</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>91,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,123</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>