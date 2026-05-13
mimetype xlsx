--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937b459a8f3f45df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60b81f44a1b49b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90217364a8984522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ff5416f35a34910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5e062151cd47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90217364a8984522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f00c8fc9264940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ff5416f35a34910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK1PV551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>