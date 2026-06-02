--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60b81f44a1b49b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ea74f0559a42bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ff5416f35a34910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bd70bb73e24686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f00c8fc9264940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ff5416f35a34910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431f316a929e40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bd70bb73e24686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK1PV551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>