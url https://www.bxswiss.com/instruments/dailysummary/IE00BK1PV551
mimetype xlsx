--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ea74f0559a42bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc331d8e88c2048ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bd70bb73e24686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7733f50749024975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431f316a929e40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bd70bb73e24686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0528fd62df5f4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7733f50749024975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK1PV551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>