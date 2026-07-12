--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc331d8e88c2048ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fdae6eafc14675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7733f50749024975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98b00f914f5445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0528fd62df5f4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7733f50749024975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe99d2a190b460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98b00f914f5445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK1PV551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>