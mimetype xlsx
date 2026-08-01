--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fdae6eafc14675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2436c0266e36484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98b00f914f5445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47098eee8c594490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe99d2a190b460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98b00f914f5445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba34e23690e4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47098eee8c594490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK1PV551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>103,727</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,541</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>104,038</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,541</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>105,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>