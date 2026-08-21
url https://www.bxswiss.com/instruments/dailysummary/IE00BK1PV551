--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2436c0266e36484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf688c91efad74d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47098eee8c594490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4550ddd8662d47df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba34e23690e4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47098eee8c594490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d17f217ba384327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4550ddd8662d47df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK1PV551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>