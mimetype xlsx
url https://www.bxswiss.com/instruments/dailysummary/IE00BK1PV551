--- v11 (2026-08-21)
+++ v12 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf688c91efad74d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff45537495843fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4550ddd8662d47df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8054b55ec5e49d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d17f217ba384327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4550ddd8662d47df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab15dd2ece0b4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8054b55ec5e49d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BK1PV551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>