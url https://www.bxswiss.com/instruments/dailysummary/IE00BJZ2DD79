--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df61891a1794fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5da2e99bf6d43ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c4f934d681b45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d980c1f1594d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf5201547a4419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c4f934d681b45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3318eeddd954876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d980c1f1594d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Russell 2000 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DD79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>