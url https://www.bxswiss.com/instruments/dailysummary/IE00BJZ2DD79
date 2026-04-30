--- v6 (2026-04-05)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5da2e99bf6d43ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc445f908e29a4367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d980c1f1594d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3e44f65fd145b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3318eeddd954876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d980c1f1594d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red08698be6864e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3e44f65fd145b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Russell 2000 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DD79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>