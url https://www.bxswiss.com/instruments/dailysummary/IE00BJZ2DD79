--- v7 (2026-04-30)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc445f908e29a4367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b85cc8cde04776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3e44f65fd145b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25c4d8f92464d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red08698be6864e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3e44f65fd145b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5563b324e0834eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25c4d8f92464d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Russell 2000 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DD79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>320,769</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>