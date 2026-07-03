--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b85cc8cde04776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789168e745554484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25c4d8f92464d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e985ab97cfc443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5563b324e0834eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25c4d8f92464d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f24040c7c084ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e985ab97cfc443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Russell 2000 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DD79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>