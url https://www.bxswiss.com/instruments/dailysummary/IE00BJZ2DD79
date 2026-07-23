--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789168e745554484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278c113d66794118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e985ab97cfc443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbeaeb87107f4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f24040c7c084ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e985ab97cfc443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ec95feed6e4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbeaeb87107f4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Russell 2000 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DD79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>