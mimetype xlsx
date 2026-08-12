--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278c113d66794118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6945b41e8f84391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbeaeb87107f4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f19ba0d2ea24ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ec95feed6e4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbeaeb87107f4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437ad7e7e5f54496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f19ba0d2ea24ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Russell 2000 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DD79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>