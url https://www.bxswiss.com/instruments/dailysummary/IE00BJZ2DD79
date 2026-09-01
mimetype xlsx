--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6945b41e8f84391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2d881b414548a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f19ba0d2ea24ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34dd58ddfc740b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437ad7e7e5f54496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f19ba0d2ea24ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5890fd5fce942a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34dd58ddfc740b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Russell 2000 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DD79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>