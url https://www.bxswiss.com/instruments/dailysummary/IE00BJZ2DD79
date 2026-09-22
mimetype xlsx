--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2d881b414548a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab05a3786fa74946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34dd58ddfc740b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc56f6dec024d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5890fd5fce942a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34dd58ddfc740b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752b74ac1f454a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc56f6dec024d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Russell 2000 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DD79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>