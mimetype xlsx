--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab05a3786fa74946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bd7a95128a4824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc56f6dec024d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583fccd111914456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752b74ac1f454a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc56f6dec024d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d3309ab8484487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583fccd111914456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Russell 2000 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DD79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>