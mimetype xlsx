--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bd7a95128a4824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcafd9b1180b64cef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583fccd111914456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96282854b40e46b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d3309ab8484487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583fccd111914456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9327cd10b13d4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96282854b40e46b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Russell 2000 UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DD79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>