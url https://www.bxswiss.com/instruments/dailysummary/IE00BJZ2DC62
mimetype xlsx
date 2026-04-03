--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e0a65148b14a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc75e62d8224e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f4488f8c8e461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R373d77aab32043f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba4e04c4a284920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f4488f8c8e461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127aa14d4a874008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R373d77aab32043f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DC62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>45,418</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-          <x:t>44,311</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,121</x:t>
-[...112 lines deleted...]
-          <x:t>45,092</x:t>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>