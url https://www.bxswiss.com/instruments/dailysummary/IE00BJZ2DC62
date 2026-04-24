--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc75e62d8224e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ccbc35ca1a48e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R373d77aab32043f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c57030159d4270"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127aa14d4a874008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R373d77aab32043f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3bf16cb770479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c57030159d4270" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DC62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>44,956</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>45,104</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>