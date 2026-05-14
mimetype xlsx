--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ccbc35ca1a48e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5651f8210f4570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c57030159d4270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706a743f0d4e4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3bf16cb770479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c57030159d4270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c1cab504b84f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706a743f0d4e4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DC62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,555</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>46,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,937</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>