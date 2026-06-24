--- v8 (2026-05-14)
+++ v9 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5651f8210f4570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b693252e6d14665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706a743f0d4e4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b80f8c4f324be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c1cab504b84f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706a743f0d4e4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8ecb7377854de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b80f8c4f324be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DC62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>50,346</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>