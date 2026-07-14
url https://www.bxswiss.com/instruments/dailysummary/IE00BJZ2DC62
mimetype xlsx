--- v9 (2026-06-24)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b693252e6d14665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468f590038df4ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b80f8c4f324be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744f54ebe14e4fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8ecb7377854de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b80f8c4f324be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c88387a3c934d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744f54ebe14e4fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DC62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>