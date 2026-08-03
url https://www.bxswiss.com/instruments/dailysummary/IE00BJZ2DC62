--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468f590038df4ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra465c4da14a04cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744f54ebe14e4fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89d605c890f4ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c88387a3c934d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744f54ebe14e4fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0cb9e34f384cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89d605c890f4ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DC62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>