--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra465c4da14a04cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4108d7109084db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89d605c890f4ffc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7145f7021be94f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0cb9e34f384cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89d605c890f4ffc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1049678cf5fa46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7145f7021be94f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DC62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,076</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>52,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>