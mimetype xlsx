--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4108d7109084db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc404f44f494b4761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7145f7021be94f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e0cc95913044ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1049678cf5fa46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7145f7021be94f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb00d6c36f8543ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e0cc95913044ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DC62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>