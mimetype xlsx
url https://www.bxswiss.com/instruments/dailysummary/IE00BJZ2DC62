--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc404f44f494b4761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0272a308156d4bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e0cc95913044ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7242a01a9f3a47a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb00d6c36f8543ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e0cc95913044ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986cf04bc5864950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7242a01a9f3a47a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DC62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>53,730</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,932</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>54,806</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,431</x:t>
-[...134 lines deleted...]
-          <x:t>54,594</x:t>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>