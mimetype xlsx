--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0272a308156d4bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra45dc1cd146541da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7242a01a9f3a47a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5cec8e68c814a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986cf04bc5864950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7242a01a9f3a47a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18ddc9cab7b49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5cec8e68c814a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJZ2DC62</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>