--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433bc6362a034a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8468d2fd4c548f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c5f0ebb7d3423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a7e66067bb44da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4017dd2aa14d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c5f0ebb7d3423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3323870d48ce4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a7e66067bb44da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Socially Responsible UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3L85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>19,942</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>