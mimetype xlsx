--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8468d2fd4c548f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87da8166776b459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a7e66067bb44da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e54c5136e44ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3323870d48ce4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a7e66067bb44da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b8b905fe6b4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e54c5136e44ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Socially Responsible UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3L85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>20,591</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,442</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>19,789</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>