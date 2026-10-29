--- v13 (2026-10-08)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87da8166776b459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8635f451a84186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e54c5136e44ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49abf470936a49c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b8b905fe6b4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e54c5136e44ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R673afbd6643e45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49abf470936a49c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Socially Responsible UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3L85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,180</x:t>
-[...630 lines deleted...]
-          <x:t>20,387</x:t>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>