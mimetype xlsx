--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade9d3b7f11b4cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd51464a9195846d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf409f00eccbb4c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e7e8b0bd8e4781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca32fda48f744d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf409f00eccbb4c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd650b6f390448ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e7e8b0bd8e4781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Socially Responsible UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3L85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>