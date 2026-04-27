--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd51464a9195846d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ffbb6a5725401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e7e8b0bd8e4781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R055b2a47865648a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd650b6f390448ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e7e8b0bd8e4781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d8f85f89694430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R055b2a47865648a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Socially Responsible UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3L85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>17,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,150</x:t>
-[...409 lines deleted...]
-          <x:t>16,750</x:t>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>