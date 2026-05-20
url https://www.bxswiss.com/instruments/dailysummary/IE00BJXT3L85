--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ffbb6a5725401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63ed1a6feb04846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R055b2a47865648a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6284f57ab65945ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d8f85f89694430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R055b2a47865648a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803e1247af8b48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6284f57ab65945ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Socially Responsible UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3L85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>