--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63ed1a6feb04846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9420ad8c134250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6284f57ab65945ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724439472b78408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803e1247af8b48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6284f57ab65945ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa05d7deb7ac4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724439472b78408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Socially Responsible UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3L85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>