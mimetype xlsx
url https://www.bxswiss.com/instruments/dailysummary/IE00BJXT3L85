--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9420ad8c134250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0754e114314acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724439472b78408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09351f1282ac41ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa05d7deb7ac4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724439472b78408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d2ab94b1d644e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09351f1282ac41ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Socially Responsible UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3L85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>19,592</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,492</x:t>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>19,699</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,836</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>19,322</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>