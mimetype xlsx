--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0754e114314acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ffb230956894fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09351f1282ac41ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8605f2a671d54b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d2ab94b1d644e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09351f1282ac41ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4752f299a744c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8605f2a671d54b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Socially Responsible UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3L85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>19,699</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,836</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>20,009</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,879</x:t>
-[...227 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>20,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,136</x:t>
-[...107 lines deleted...]
-          <x:t>19,803</x:t>
+          <x:t>20,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,604</x:t>
-[...107 lines deleted...]
-          <x:t>19,986</x:t>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>