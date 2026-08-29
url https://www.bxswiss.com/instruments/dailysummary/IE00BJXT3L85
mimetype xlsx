--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ffb230956894fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433bc6362a034a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8605f2a671d54b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c5f0ebb7d3423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4752f299a744c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8605f2a671d54b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4017dd2aa14d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c5f0ebb7d3423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - MSCI USA Socially Responsible UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3L85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>19,841</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,552</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>20,163</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,041</x:t>
-[...215 lines deleted...]
-          <x:t>19,980</x:t>
+          <x:t>20,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,173</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>19,638</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>