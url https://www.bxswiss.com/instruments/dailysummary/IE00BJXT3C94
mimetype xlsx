--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a789da9233a414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f161bd014d4ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ab6610bb8e497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c57d952f764638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0414d10f3b4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ab6610bb8e497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9b488c5b054fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c57d952f764638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA Socially Responsible ETF USD acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3C94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>20,177</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,093</x:t>
-[...598 lines deleted...]
-          <x:t>20,667</x:t>
+          <x:t>20,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>