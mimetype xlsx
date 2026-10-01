--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f161bd014d4ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5a409d57b547c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c57d952f764638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5375b4a9e8a74b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9b488c5b054fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c57d952f764638" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e7c3a2cb454f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5375b4a9e8a74b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA Socially Responsible ETF USD acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3C94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>20,975</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,806</x:t>
-[...161 lines deleted...]
-          <x:t>20,621</x:t>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,761</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,716</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>