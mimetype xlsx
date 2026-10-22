--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5a409d57b547c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752658fbec314a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5375b4a9e8a74b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b8385da8e94331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e7c3a2cb454f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5375b4a9e8a74b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c611fad6ad44e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b8385da8e94331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA Socially Responsible ETF USD acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3C94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>20,915</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,569</x:t>
-[...502 lines deleted...]
-          <x:t>21,301</x:t>
+          <x:t>21,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,341</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>21,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>