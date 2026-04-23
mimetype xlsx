--- v3 (2026-03-27)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d5ec905b2f4c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8daf835f4344b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96b17c0c322a41f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a4cc85f4274c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc880ea4ae3ee4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96b17c0c322a41f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb4b7278a2b46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a4cc85f4274c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA Socially Responsible ETF USD acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3C94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,113</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>17,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>16,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>