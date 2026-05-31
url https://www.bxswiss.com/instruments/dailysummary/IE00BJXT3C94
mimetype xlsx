--- v4 (2026-04-23)
+++ v5 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8daf835f4344b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffedc2860d24118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a4cc85f4274c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92c14f66fe364c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb4b7278a2b46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a4cc85f4274c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb34451f7db4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92c14f66fe364c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA Socially Responsible ETF USD acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3C94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>18,008</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>