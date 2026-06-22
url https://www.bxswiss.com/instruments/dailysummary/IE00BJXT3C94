--- v5 (2026-05-31)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffedc2860d24118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c1f852924d4b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92c14f66fe364c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a65c5f69fb4968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb34451f7db4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92c14f66fe364c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df27c4a7d834132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a65c5f69fb4968" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA Socially Responsible ETF USD acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3C94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>