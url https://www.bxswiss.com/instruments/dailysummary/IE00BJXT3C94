--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c1f852924d4b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b96e8ea81846f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a65c5f69fb4968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0781610151c14a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df27c4a7d834132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a65c5f69fb4968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f1b76df691241b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0781610151c14a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA Socially Responsible ETF USD acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3C94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>