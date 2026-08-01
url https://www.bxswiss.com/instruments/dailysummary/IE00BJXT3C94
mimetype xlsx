--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b96e8ea81846f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e0809c3fde4c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0781610151c14a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0047229c6b4641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f1b76df691241b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0781610151c14a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa33dcb93a014751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0047229c6b4641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA Socially Responsible ETF USD acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3C94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>20,195</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>20,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,111</x:t>
-[...6 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>20,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,344</x:t>
-[...441 lines deleted...]
-          <x:t>20,582</x:t>
+          <x:t>19,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>