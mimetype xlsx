--- v8 (2026-08-01)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e0809c3fde4c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a789da9233a414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0047229c6b4641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ab6610bb8e497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa33dcb93a014751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0047229c6b4641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0414d10f3b4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ab6610bb8e497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc MSCI USA Socially Responsible ETF USD acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXT3C94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,502</x:t>
-[...134 lines deleted...]
-          <x:t>20,381</x:t>
+          <x:t>20,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>20.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,234</x:t>
-[...48 lines deleted...]
-          <x:t>20,177</x:t>
+          <x:t>20,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>20,058</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>