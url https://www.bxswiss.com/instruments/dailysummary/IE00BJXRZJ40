--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0040f4b66bd48be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996069faa86b473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69318b2638274006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd574c9cc699e42a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d33e7e86edf450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69318b2638274006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9f281e879c4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd574c9cc699e42a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Cybersecurity and Data Privacy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRZJ40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,643</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>5,902</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,820</x:t>
-[...80 lines deleted...]
-          <x:t>5,764</x:t>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>