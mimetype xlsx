--- v6 (2026-04-16)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996069faa86b473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7fc12c77554e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd574c9cc699e42a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7652eb13541b4df7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9f281e879c4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd574c9cc699e42a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3fe1b023534fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7652eb13541b4df7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Cybersecurity and Data Privacy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRZJ40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,902</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,820</x:t>
-[...11 lines deleted...]
-          <x:t>5,858</x:t>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,702</x:t>
-[...382 lines deleted...]
-          <x:t>5,642</x:t>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>