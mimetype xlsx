--- v7 (2026-05-06)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7fc12c77554e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40077a2800246b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7652eb13541b4df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82dd10b488b14d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3fe1b023534fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7652eb13541b4df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ce08fd32ac4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82dd10b488b14d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Cybersecurity and Data Privacy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRZJ40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>