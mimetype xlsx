--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40077a2800246b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ad51e134734143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82dd10b488b14d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b515be8f3e47c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ce08fd32ac4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82dd10b488b14d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc88a810bae8e4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b515be8f3e47c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Cybersecurity and Data Privacy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRZJ40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>