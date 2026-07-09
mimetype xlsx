--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ad51e134734143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9be09f6be904a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b515be8f3e47c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d4da2792044fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc88a810bae8e4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b515be8f3e47c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf167f62727ee4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d4da2792044fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Cybersecurity and Data Privacy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRZJ40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>7,470</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,307</x:t>
-[...92 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,748</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>7,392</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>