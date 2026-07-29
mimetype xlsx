--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9be09f6be904a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb28c65509ef64f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d4da2792044fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d92c265beee4cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf167f62727ee4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d4da2792044fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4ddd6ede584777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d92c265beee4cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Cybersecurity and Data Privacy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRZJ40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>