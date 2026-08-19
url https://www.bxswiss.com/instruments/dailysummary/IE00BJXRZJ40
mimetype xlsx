--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb28c65509ef64f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3b58ecb6314f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d92c265beee4cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4d268db96ea45b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4ddd6ede584777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d92c265beee4cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa4275ce5284d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4d268db96ea45b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Cybersecurity and Data Privacy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRZJ40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>8,554</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>9,087</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,867</x:t>
-[...328 lines deleted...]
-          <x:t>8,640</x:t>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>