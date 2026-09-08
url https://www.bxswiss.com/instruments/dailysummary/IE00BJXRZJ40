--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3b58ecb6314f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e58f604a544daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4d268db96ea45b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40d526a9d274f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa4275ce5284d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4d268db96ea45b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c849c092784557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40d526a9d274f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Cybersecurity and Data Privacy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRZJ40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,103</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,876</x:t>
-[...220 lines deleted...]
-          <x:t>9,143</x:t>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>