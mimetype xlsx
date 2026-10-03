--- v13 (2026-09-08)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e58f604a544daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c590942ec84488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40d526a9d274f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559223a077ab43bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c849c092784557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40d526a9d274f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5936190d3a439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559223a077ab43bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Cybersecurity and Data Privacy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRZJ40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>