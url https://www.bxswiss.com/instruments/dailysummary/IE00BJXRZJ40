--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c590942ec84488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R584a9a65b5774640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559223a077ab43bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61299e6808a94b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5936190d3a439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559223a077ab43bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5bfba56207a43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61299e6808a94b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize Cybersecurity and Data Privacy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRZJ40</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,802</x:t>
-[...75 lines deleted...]
-          <x:t>9,632</x:t>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,551</x:t>
-[...247 lines deleted...]
-          <x:t>10,169</x:t>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>