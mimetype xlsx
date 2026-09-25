--- v12 (2026-09-04)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a4ddcc598e4822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097ab490f19a4a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47db87b6e8b14614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60efebe4f3e40c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4f923e1bfb4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47db87b6e8b14614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0a8952f52a43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60efebe4f3e40c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg 1-3 Month T-Bill  UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRT698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,718</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,796</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...521 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>