--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097ab490f19a4a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb50d1d8f70bf4bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60efebe4f3e40c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e75392b02804646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0a8952f52a43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60efebe4f3e40c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0465b5f20e24f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e75392b02804646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg 1-3 Month T-Bill  UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRT698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>