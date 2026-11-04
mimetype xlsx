--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb50d1d8f70bf4bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc90bfb26214771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e75392b02804646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbccca69a866f43f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0465b5f20e24f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e75392b02804646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b513186c2054d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbccca69a866f43f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg 1-3 Month T-Bill  UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRT698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>