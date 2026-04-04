--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a59614ea5a3473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1a090e50bb41ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed69f5c57604185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16b27de9347406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b535c270c7483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed69f5c57604185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07adb15ff0d445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16b27de9347406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg 1-3 Month T-Bill  UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRT698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>91,722</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,594</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>92,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,421</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>