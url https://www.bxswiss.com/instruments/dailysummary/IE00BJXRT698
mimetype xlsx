--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1a090e50bb41ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41b1ee5a7374b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16b27de9347406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67c264236d74a55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07adb15ff0d445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16b27de9347406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d5c0f1924a44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67c264236d74a55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg 1-3 Month T-Bill  UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRT698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>92,748</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,494</x:t>
-[...544 lines deleted...]
-          <x:t>95,124</x:t>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>