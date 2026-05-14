--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41b1ee5a7374b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a41bcd4966e4d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67c264236d74a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ac8e10de2d495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d5c0f1924a44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67c264236d74a55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d0b15c158c4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ac8e10de2d495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg 1-3 Month T-Bill  UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRT698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>94,395</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,113</x:t>
-[...274 lines deleted...]
-          <x:t>93,570</x:t>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>