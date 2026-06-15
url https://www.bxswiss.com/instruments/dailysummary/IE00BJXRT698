--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a41bcd4966e4d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ae13948de8453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ac8e10de2d495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd6e3a9e7994054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d0b15c158c4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ac8e10de2d495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24d9dae34344171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd6e3a9e7994054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg 1-3 Month T-Bill  UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRT698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,089</x:t>
-[...333 lines deleted...]
-          <x:t>93,628</x:t>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>