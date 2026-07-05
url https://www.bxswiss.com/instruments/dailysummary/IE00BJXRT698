--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ae13948de8453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1faec331138441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd6e3a9e7994054"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re742c5eca9224aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24d9dae34344171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd6e3a9e7994054" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4faf4b5424224f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re742c5eca9224aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg 1-3 Month T-Bill  UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRT698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>