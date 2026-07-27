--- v10 (2026-07-05)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1faec331138441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0e5b9600864c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re742c5eca9224aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944f7c37fd4b406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4faf4b5424224f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re742c5eca9224aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3185b59835064966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944f7c37fd4b406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg 1-3 Month T-Bill  UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRT698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,372</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,016</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>97,698</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,143</x:t>
-[...107 lines deleted...]
-          <x:t>96,611</x:t>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>