--- v11 (2026-07-27)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0e5b9600864c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a4ddcc598e4822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944f7c37fd4b406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47db87b6e8b14614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3185b59835064966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944f7c37fd4b406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4f923e1bfb4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47db87b6e8b14614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg 1-3 Month T-Bill  UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJXRT698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>97,204</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,930</x:t>
-[...26 lines deleted...]
-          <x:t>97,194</x:t>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,217</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>96,927</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,777</x:t>
-[...382 lines deleted...]
-          <x:t>98,416</x:t>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>