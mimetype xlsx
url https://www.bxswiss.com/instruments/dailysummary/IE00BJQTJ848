--- v5 (2026-03-20)
+++ v6 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f00b10c9cf04fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383d4699255d483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169821cf81864b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67d6abc03344408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896648f3384746f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169821cf81864b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7f0570b25f04cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67d6abc03344408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Indxx Healthcare Megatrend Equal Weight UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQTJ848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>6,106</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,094</x:t>
-[...303 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>5,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,999</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>5,963</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,958</x:t>
-[...75 lines deleted...]
-          <x:t>5,843</x:t>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>5,769</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>