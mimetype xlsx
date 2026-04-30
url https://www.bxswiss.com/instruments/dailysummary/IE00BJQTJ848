--- v6 (2026-04-10)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383d4699255d483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce3349112ae4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67d6abc03344408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4b712c4b014f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7f0570b25f04cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67d6abc03344408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852645066b2a415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4b712c4b014f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Indxx Healthcare Megatrend Equal Weight UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQTJ848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,963</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,958</x:t>
-[...38 lines deleted...]
-          <x:t>5,983</x:t>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,902</x:t>
-[...11 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,969</x:t>
-[...16 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,917</x:t>
-[...468 lines deleted...]
-          <x:t>5,891</x:t>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>