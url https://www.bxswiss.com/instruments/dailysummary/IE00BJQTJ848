--- v7 (2026-04-30)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce3349112ae4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefc92139f784ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4b712c4b014f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1febbc6d444d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852645066b2a415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4b712c4b014f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d6e8dc4b6724132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1febbc6d444d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Indxx Healthcare Megatrend Equal Weight UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQTJ848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,908</x:t>
-[...183 lines deleted...]
-          <x:t>5,889</x:t>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,877</x:t>
-[...70 lines deleted...]
-          <x:t>5,946</x:t>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,015</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>5,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>