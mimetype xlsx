--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefc92139f784ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4162f3f589ac4aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1febbc6d444d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b383970298430c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d6e8dc4b6724132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1febbc6d444d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4509ba1291564f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b383970298430c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Indxx Healthcare Megatrend Equal Weight UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQTJ848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,891</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>6,027</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,977</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,041</x:t>
-[...252 lines deleted...]
-          <x:t>6,015</x:t>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>