--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4162f3f589ac4aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34394b17f0594040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b383970298430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7567d40836774077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4509ba1291564f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b383970298430c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1571b339ce6438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7567d40836774077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Indxx Healthcare Megatrend Equal Weight UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQTJ848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>