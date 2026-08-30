--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34394b17f0594040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c63a4accef64a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7567d40836774077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9026acf3aa564381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1571b339ce6438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7567d40836774077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36bfcd5aaf74c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9026acf3aa564381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf-HAN-GINS Indxx Healthcare Megatrend Equal Weight UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQTJ848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>6,697</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,633</x:t>
-[...6 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,794</x:t>
-[...97 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,968</x:t>
-[...26 lines deleted...]
-          <x:t>6,970</x:t>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,942</x:t>
-[...65 lines deleted...]
-          <x:t>6,895</x:t>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,760</x:t>
-[...16 lines deleted...]
-          <x:t>6,802</x:t>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,836</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>6,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>