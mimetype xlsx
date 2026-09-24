--- v12 (2026-08-14)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbaf4bb2753419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74454896c2ed4b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2091e3129de4eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7dc8c55d2324843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074aaba517f54f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2091e3129de4eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ac130e39fb4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7dc8c55d2324843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA ESG Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDM08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...495 lines deleted...]
-          <x:t>95,745</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,282</x:t>
-[...134 lines deleted...]
-          <x:t>96,006</x:t>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>