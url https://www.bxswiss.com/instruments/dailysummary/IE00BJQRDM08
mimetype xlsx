--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74454896c2ed4b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9c738d56b64fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7dc8c55d2324843"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e18d3a21bdc45fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ac130e39fb4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7dc8c55d2324843" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388470cc5b3b4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e18d3a21bdc45fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA ESG Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDM08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>