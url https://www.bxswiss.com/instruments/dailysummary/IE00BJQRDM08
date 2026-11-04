--- v14 (2026-10-14)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9c738d56b64fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f3be30219d4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e18d3a21bdc45fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaf49f6a30ac4dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388470cc5b3b4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e18d3a21bdc45fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e5b56127734595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaf49f6a30ac4dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA ESG Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDM08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>