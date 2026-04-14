--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1ce854e4e44778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4552d0acd3401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4158ac3163214f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re876e2088e364aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f578f1143424580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4158ac3163214f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc44dba46b0f40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re876e2088e364aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA ESG Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDM08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>76,738</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,244</x:t>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>