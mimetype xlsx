--- v6 (2026-04-14)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4552d0acd3401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a80f7b7f0c74f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re876e2088e364aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3433eaf6f734e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc44dba46b0f40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re876e2088e364aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2724a37eba854230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3433eaf6f734e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA ESG Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDM08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>