--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a80f7b7f0c74f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3b132b2dbc4f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3433eaf6f734e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7872101cc0964d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2724a37eba854230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3433eaf6f734e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691367acd0124ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7872101cc0964d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA ESG Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDM08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>