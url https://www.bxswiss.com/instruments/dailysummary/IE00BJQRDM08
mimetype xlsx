--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3b132b2dbc4f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7402785dbc942a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7872101cc0964d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a2b44e8c584c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691367acd0124ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7872101cc0964d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc04ec65f644c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a2b44e8c584c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA ESG Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDM08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,793</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>