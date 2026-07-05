--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7402785dbc942a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc281f953fdc744e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a2b44e8c584c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35a9b84ff934948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc04ec65f644c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a2b44e8c584c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa94b383f904ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35a9b84ff934948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA ESG Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDM08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>