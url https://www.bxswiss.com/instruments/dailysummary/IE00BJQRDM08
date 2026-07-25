--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc281f953fdc744e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ad94589cfc4c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35a9b84ff934948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refcb7c4a97974ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa94b383f904ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35a9b84ff934948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80da02cf5f03411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refcb7c4a97974ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA ESG Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDM08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>