--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ad94589cfc4c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbaf4bb2753419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refcb7c4a97974ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2091e3129de4eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80da02cf5f03411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refcb7c4a97974ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074aaba517f54f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2091e3129de4eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA ESG Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDM08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,430</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>92,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>