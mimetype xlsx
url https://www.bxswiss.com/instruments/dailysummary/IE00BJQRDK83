--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80cf36e9baf245c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa43051e36214ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7176e0deedf34f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0930256bff448f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b0603826a1b4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7176e0deedf34f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6098beaa81a94dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0930256bff448f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco - MSCI World Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDK83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,248 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -557,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>