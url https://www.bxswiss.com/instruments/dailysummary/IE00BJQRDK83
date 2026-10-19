--- v1 (2026-09-28)
+++ v2 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa43051e36214ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7f1e262dff4af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0930256bff448f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b09cc4ce134c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6098beaa81a94dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0930256bff448f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff8d12c075664660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b09cc4ce134c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco - MSCI World Universal Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJQRDK83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>