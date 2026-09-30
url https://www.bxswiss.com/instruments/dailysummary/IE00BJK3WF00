--- v10 (2026-09-10)
+++ v11 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ee22f384d9475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32b2bbcc41143c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499024f6c77f44d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab98ea83f035441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c912e2300b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499024f6c77f44d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e931b9a1a5442f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab98ea83f035441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPM BetaBuilders US Treasury Bond 0-1 yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJK3WF00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,000</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,783</x:t>
-[...43 lines deleted...]
-          <x:t>98,312</x:t>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,918</x:t>
-[...490 lines deleted...]
-          <x:t>98,120</x:t>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>