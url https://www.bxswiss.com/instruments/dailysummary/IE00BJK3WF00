--- v11 (2026-09-30)
+++ v12 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32b2bbcc41143c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8cddbe0e0545be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab98ea83f035441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472617e4174d4d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e931b9a1a5442f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab98ea83f035441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafd636f486594364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472617e4174d4d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPM BetaBuilders US Treasury Bond 0-1 yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJK3WF00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>