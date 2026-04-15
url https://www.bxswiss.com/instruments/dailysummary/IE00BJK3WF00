--- v3 (2026-03-26)
+++ v4 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7ed0ce8fce4edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5422bcc1f34a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84bc2eb6ef774d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1661969c979a424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098597a050354d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84bc2eb6ef774d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9668559df81437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1661969c979a424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPM BetaBuilders US Treasury Bond 0-1 yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJK3WF00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>