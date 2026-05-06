--- v4 (2026-04-15)
+++ v5 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5422bcc1f34a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra159a5bf7c13447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1661969c979a424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60192d748a184a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9668559df81437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1661969c979a424d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a5c07b0f5c40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60192d748a184a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPM BetaBuilders US Treasury Bond 0-1 yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJK3WF00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>94,264</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,876</x:t>
-[...512 lines deleted...]
-          <x:t>93,186</x:t>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>