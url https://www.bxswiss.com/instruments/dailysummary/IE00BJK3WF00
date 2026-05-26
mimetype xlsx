--- v5 (2026-05-06)
+++ v6 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra159a5bf7c13447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6c42d4bf5b4f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60192d748a184a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822303228e214fa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a5c07b0f5c40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60192d748a184a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2b52c5fe40407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822303228e214fa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPM BetaBuilders US Treasury Bond 0-1 yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJK3WF00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,628</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>93,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>