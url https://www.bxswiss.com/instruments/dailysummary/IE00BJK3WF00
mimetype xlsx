--- v6 (2026-05-26)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6c42d4bf5b4f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd003be5a79f94aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822303228e214fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f854c840344f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2b52c5fe40407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822303228e214fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbaf52bcb37443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f854c840344f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPM BetaBuilders US Treasury Bond 0-1 yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJK3WF00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>94,161</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>