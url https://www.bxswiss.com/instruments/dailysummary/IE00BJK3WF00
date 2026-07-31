--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd003be5a79f94aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393c127042f24958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f854c840344f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a24f862b5364276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbaf52bcb37443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f854c840344f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63613e0df14740dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a24f862b5364276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPM BetaBuilders US Treasury Bond 0-1 yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJK3WF00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>