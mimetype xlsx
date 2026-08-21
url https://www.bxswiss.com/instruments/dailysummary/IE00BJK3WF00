--- v8 (2026-07-31)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393c127042f24958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41053f0a32b44fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a24f862b5364276"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra01c8cb14872496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63613e0df14740dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a24f862b5364276" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fed61eb231744cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra01c8cb14872496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPM BetaBuilders US Treasury Bond 0-1 yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJK3WF00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,352</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,171</x:t>
-[...242 lines deleted...]
-          <x:t>97,029</x:t>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>97,296</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>