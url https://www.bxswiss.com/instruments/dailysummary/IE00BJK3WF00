--- v9 (2026-08-21)
+++ v10 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41053f0a32b44fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ee22f384d9475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra01c8cb14872496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499024f6c77f44d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fed61eb231744cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra01c8cb14872496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c912e2300b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499024f6c77f44d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPM BetaBuilders US Treasury Bond 0-1 yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJK3WF00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,686</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,600</x:t>
-[...254 lines deleted...]
-          <x:t>97,651</x:t>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,447</x:t>
-[...178 lines deleted...]
-          <x:t>98,000</x:t>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,783</x:t>
-[...166 lines deleted...]
-          <x:t>96,608</x:t>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>