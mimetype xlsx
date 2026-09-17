--- v13 (2026-08-28)
+++ v14 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734906145bb3426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19524bb9ab6948f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ba749e4f7d4f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ce1a0f9b3d49e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618f6adb3a4f4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ba749e4f7d4f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe764142717f4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ce1a0f9b3d49e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJGWQN72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>