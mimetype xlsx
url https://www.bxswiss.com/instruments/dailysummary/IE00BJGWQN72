--- v14 (2026-09-17)
+++ v15 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19524bb9ab6948f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb2fb594de044ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ce1a0f9b3d49e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3371ed9cca4a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe764142717f4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ce1a0f9b3d49e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6f3c91656d4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3371ed9cca4a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJGWQN72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>