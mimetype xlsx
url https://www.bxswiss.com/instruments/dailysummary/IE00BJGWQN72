--- v15 (2026-10-07)
+++ v16 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb2fb594de044ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66cbc15976c40cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3371ed9cca4a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f0cef636574e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6f3c91656d4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3371ed9cca4a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59f0203f296d46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f0cef636574e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJGWQN72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>