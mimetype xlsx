--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a2dd13bb7048a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2deabf46102340cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R583e1c7b79874615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5150e4b4c4c4aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda04c1d4d90e4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R583e1c7b79874615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071f30faec2d45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5150e4b4c4c4aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJGWQN72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>21,551</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>