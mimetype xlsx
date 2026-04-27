--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2deabf46102340cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R487b56f9e7e748c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5150e4b4c4c4aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc30911df064bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071f30faec2d45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5150e4b4c4c4aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c8a38c48894b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc30911df064bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJGWQN72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>22,181</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,954</x:t>
-[...92 lines deleted...]
-          <x:t>21,094</x:t>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,995</x:t>
-[...139 lines deleted...]
-          <x:t>21,839</x:t>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>