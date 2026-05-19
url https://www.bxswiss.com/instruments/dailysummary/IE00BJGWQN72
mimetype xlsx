--- v7 (2026-04-27)
+++ v8 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R487b56f9e7e748c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9bcea789d28400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc30911df064bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf051af4d89974e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c8a38c48894b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc30911df064bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba27ec23a60422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf051af4d89974e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJGWQN72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>21,094</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,995</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>21,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,387</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>