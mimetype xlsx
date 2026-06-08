--- v8 (2026-05-19)
+++ v9 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9bcea789d28400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d13ab846214382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf051af4d89974e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3acf7cb0b1e4b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba27ec23a60422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf051af4d89974e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd31727d8cbd4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3acf7cb0b1e4b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJGWQN72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>