--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d13ab846214382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022de769309a4104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3acf7cb0b1e4b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84749b219c3c4c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd31727d8cbd4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3acf7cb0b1e4b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1baca065b34f4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84749b219c3c4c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJGWQN72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>22,080</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,924</x:t>
-[...355 lines deleted...]
-          <x:t>25,234</x:t>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>