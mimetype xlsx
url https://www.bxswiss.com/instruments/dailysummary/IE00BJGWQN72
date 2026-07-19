--- v10 (2026-06-28)
+++ v11 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022de769309a4104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ecc7ab0ed148d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84749b219c3c4c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e932fc04aa4829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1baca065b34f4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84749b219c3c4c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra920685767e94516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e932fc04aa4829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJGWQN72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>23,009</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,526</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>25,373</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,781</x:t>
-[...382 lines deleted...]
-          <x:t>23,985</x:t>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>