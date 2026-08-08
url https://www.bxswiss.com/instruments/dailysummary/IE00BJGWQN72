--- v11 (2026-07-19)
+++ v12 (2026-08-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ecc7ab0ed148d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbf241b4e874d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e932fc04aa4829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7e9fa67d884ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra920685767e94516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e932fc04aa4829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5df4b24ca742e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7e9fa67d884ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJGWQN72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>