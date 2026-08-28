--- v12 (2026-08-08)
+++ v13 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbf241b4e874d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734906145bb3426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7e9fa67d884ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ba749e4f7d4f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5df4b24ca742e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7e9fa67d884ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618f6adb3a4f4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ba749e4f7d4f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJGWQN72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>