--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1cbee3aebe4c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3ead3cd9a34d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb397d336fa284bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6f926198cb4c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60db9e2d36584904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb397d336fa284bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8027c6cf314b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6f926198cb4c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan $ EM Bond UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JPH63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,282</x:t>
-[...26 lines deleted...]
-          <x:t>5,275</x:t>
+          <x:t>5,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>5,351</x:t>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,329</x:t>
-[...16 lines deleted...]
-          <x:t>5,306</x:t>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,294</x:t>
-[...102 lines deleted...]
-          <x:t>5,218</x:t>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,241</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>5,219</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,178</x:t>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>