--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3ead3cd9a34d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb94745b394e417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6f926198cb4c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R022b4332f2ea4c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8027c6cf314b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6f926198cb4c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f54353444304bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R022b4332f2ea4c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan $ EM Bond UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JPH63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,302</x:t>
-[...21 lines deleted...]
-          <x:t>5,259</x:t>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,247</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>5,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>5,159</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>