--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb94745b394e417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4e568186604957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R022b4332f2ea4c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb06f533fa2a4b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f54353444304bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R022b4332f2ea4c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b82d440ade44fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb06f533fa2a4b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan $ EM Bond UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JPH63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>5,220</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,211</x:t>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,261</x:t>
-[...31 lines deleted...]
-          <x:t>5,218</x:t>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,281</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,259</x:t>
-[...134 lines deleted...]
-          <x:t>5,283</x:t>
+          <x:t>5,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>