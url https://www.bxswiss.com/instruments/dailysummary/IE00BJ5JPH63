--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4e568186604957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbf10825f44464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb06f533fa2a4b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b08d25b57347ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b82d440ade44fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb06f533fa2a4b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcac679a982ec4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b08d25b57347ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan $ EM Bond UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JPH63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,227</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,248</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,218</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,238</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>5,251</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>