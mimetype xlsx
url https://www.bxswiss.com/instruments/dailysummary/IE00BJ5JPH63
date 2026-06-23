--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbf10825f44464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4505170f11d54b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b08d25b57347ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc436928666034c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcac679a982ec4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b08d25b57347ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3412fd06ee4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc436928666034c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan $ EM Bond UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JPH63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>5,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,278</x:t>
-[...16 lines deleted...]
-          <x:t>5,294</x:t>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,260</x:t>
-[...436 lines deleted...]
-          <x:t>5,307</x:t>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>