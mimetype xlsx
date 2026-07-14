--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4505170f11d54b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae369825e4d4660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc436928666034c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8be22e11654a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3412fd06ee4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc436928666034c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc713399f87f14fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8be22e11654a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan $ EM Bond UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JPH63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,244</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,243</x:t>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,284</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,321</x:t>
-[...4 lines deleted...]
-          <x:t>5,278</x:t>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,271</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,271</x:t>
+          <x:t>5,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>5,305</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,323</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>5,318</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>