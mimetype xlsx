--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae369825e4d4660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra029d75803d44f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8be22e11654a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2adf46bb19746dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc713399f87f14fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8be22e11654a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a13dd0e6a4c4272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2adf46bb19746dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan $ EM Bond UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JPH63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,285</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,312</x:t>
-[...566 lines deleted...]
-          <x:t>5,290</x:t>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>