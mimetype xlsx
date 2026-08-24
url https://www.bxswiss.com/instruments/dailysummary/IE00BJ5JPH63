--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra029d75803d44f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2035b8ea8a51498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2adf46bb19746dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1fb0c3009047d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a13dd0e6a4c4272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2adf46bb19746dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f36996209a422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1fb0c3009047d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan $ EM Bond UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JPH63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,334</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,319</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>5,343</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,309</x:t>
-[...16 lines deleted...]
-          <x:t>5,320</x:t>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,286</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>5,263</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>5,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,282</x:t>
-[...16 lines deleted...]
-          <x:t>5,300</x:t>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,253</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>5,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>