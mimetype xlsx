--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2035b8ea8a51498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abc07d007a44527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1fb0c3009047d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf81fca4081ed436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f36996209a422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1fb0c3009047d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44995878e944c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf81fca4081ed436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan $ EM Bond UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JPH63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,199</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,253</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,276</x:t>
-[...80 lines deleted...]
-          <x:t>5,253</x:t>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,209</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>5,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>