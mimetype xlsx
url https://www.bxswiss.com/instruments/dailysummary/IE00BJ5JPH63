--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abc07d007a44527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e84b6ff764d4c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf81fca4081ed436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374b82b8eb5e4cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44995878e944c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf81fca4081ed436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea33773469af432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374b82b8eb5e4cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan $ EM Bond UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JPH63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,259</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,247</x:t>
-[...313 lines deleted...]
-          <x:t>5,283</x:t>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,261</x:t>
-[...161 lines deleted...]
-          <x:t>5,209</x:t>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>