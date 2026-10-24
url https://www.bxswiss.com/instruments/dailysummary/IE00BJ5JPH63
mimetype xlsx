--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e84b6ff764d4c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aacfd730bba4454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374b82b8eb5e4cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ed90a76f774360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea33773469af432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374b82b8eb5e4cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18a5af76d954db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ed90a76f774360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan $ EM Bond UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JPH63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,283</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,261</x:t>
-[...249 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,223</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>5,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,130</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>