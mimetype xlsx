--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d95527b1f34e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R993b5a8bb64b4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539d51260ad248f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f47434405b4c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac951ff049984fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539d51260ad248f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce8dd3824ad491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f47434405b4c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Consumer Staples Sector UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JP329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,930</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,942</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,916</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,991</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>21.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,979</x:t>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,970</x:t>
-[...458 lines deleted...]
-          <x:t>4,943</x:t>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>