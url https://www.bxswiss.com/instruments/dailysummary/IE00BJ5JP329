--- v13 (2026-10-06)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R993b5a8bb64b4b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623611f7699c498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f47434405b4c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c88900a8a914348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce8dd3824ad491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f47434405b4c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R474515931d6e4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c88900a8a914348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Consumer Staples Sector UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JP329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,958</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,936</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,966</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>4,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,883</x:t>
-[...436 lines deleted...]
-          <x:t>4,824</x:t>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>