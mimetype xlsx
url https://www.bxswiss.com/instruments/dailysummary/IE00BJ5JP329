--- v5 (2026-03-30)
+++ v6 (2026-05-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60553cbe2291451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481f05b60b584e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610056e1132a4058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R508b0ce236094e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd72c1ada2554a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610056e1132a4058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e071df5f2794fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R508b0ce236094e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Consumer Staples Sector UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JP329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,820</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,809</x:t>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,792</x:t>
-[...296 lines deleted...]
-          <x:t>4,697</x:t>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>