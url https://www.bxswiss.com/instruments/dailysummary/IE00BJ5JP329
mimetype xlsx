--- v6 (2026-05-08)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481f05b60b584e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38aa8af792ea4ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R508b0ce236094e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16218c7efa104e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e071df5f2794fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R508b0ce236094e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc2767a95294acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16218c7efa104e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Consumer Staples Sector UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JP329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,727</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,723</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>4,717</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>