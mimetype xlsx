--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38aa8af792ea4ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9cb01ef10cc4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16218c7efa104e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e7370973dd45a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc2767a95294acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16218c7efa104e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a1559e4b2634587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e7370973dd45a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Consumer Staples Sector UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JP329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,744</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,719</x:t>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,734</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,766</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,740</x:t>
-[...16 lines deleted...]
-          <x:t>4,755</x:t>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,710</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>4,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>