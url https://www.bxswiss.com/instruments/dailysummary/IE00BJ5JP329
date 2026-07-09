--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9cb01ef10cc4596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b85f2b4b6f74afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e7370973dd45a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf63a8b22c4b4b06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a1559e4b2634587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e7370973dd45a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23619a3ec1b4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf63a8b22c4b4b06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Consumer Staples Sector UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JP329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,710</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,784</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,809</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,794</x:t>
-[...421 lines deleted...]
-          <x:t>4,832</x:t>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,809</x:t>
-[...139 lines deleted...]
-          <x:t>4,710</x:t>
+          <x:t>4,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>