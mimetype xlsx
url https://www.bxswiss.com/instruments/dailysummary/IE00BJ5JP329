--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b85f2b4b6f74afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8f71aa4dff4703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf63a8b22c4b4b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re910fbb87a464929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23619a3ec1b4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf63a8b22c4b4b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b2c48eae83d4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re910fbb87a464929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Consumer Staples Sector UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JP329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,832</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,809</x:t>
-[...16 lines deleted...]
-          <x:t>4,834</x:t>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,849</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,870</x:t>
-[...225 lines deleted...]
-          <x:t>4,886</x:t>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>