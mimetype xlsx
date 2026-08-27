--- v10 (2026-07-29)
+++ v11 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8f71aa4dff4703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7968f74865294f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re910fbb87a464929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2333d57b89d14c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b2c48eae83d4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re910fbb87a464929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb50de5c98543c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2333d57b89d14c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Consumer Staples Sector UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JP329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,916</x:t>
-[...404 lines deleted...]
-          <x:t>5,107</x:t>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,106</x:t>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>