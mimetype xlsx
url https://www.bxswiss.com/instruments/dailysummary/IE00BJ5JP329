--- v11 (2026-08-27)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7968f74865294f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d95527b1f34e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2333d57b89d14c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539d51260ad248f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb50de5c98543c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2333d57b89d14c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac951ff049984fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539d51260ad248f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Consumer Staples Sector UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JP329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,897</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>5,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,989</x:t>
-[...458 lines deleted...]
-          <x:t>5,022</x:t>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>