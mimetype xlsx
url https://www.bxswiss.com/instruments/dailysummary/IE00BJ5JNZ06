--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra756c3da72d44b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ac1ffc0a224ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358bb4a568bc4c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e3b7044cc04bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c785a21dc2400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358bb4a568bc4c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc27d90c3c44ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e3b7044cc04bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNZ06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,757</x:t>
-[...16 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,762</x:t>
-[...48 lines deleted...]
-          <x:t>6,472</x:t>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,411</x:t>
-[...409 lines deleted...]
-          <x:t>6,775</x:t>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>