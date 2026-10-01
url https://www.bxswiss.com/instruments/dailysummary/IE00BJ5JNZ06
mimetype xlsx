--- v9 (2026-09-11)
+++ v10 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ac1ffc0a224ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305068bdee13426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e3b7044cc04bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafbe64f186c047e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc27d90c3c44ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e3b7044cc04bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e3511c35ae490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafbe64f186c047e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNZ06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,585</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,550</x:t>
-[...21 lines deleted...]
-          <x:t>6,719</x:t>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,660</x:t>
-[...38 lines deleted...]
-          <x:t>6,674</x:t>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,639</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>6,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,691</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,749</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>6,721</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...127 lines deleted...]
-          <x:t>6,473</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>