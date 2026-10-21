--- v10 (2026-10-01)
+++ v11 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305068bdee13426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73297f88061c412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafbe64f186c047e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6fe4021bf847ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e3511c35ae490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafbe64f186c047e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca8f45a930c430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6fe4021bf847ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNZ06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>6,795</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,666</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>6,721</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,648</x:t>
-[...43 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,601</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,640</x:t>
-[...247 lines deleted...]
-          <x:t>6,790</x:t>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>