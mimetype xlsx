--- v1 (2026-02-18)
+++ v2 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d98810059e4b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf95a6f72514d4359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63dbc15604e4c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89579ea2b942443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032d9fc0fd8e42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63dbc15604e4c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fe40cde3d8467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89579ea2b942443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNZ06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...176 lines deleted...]
-          <x:t>6,130</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>6,212</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>