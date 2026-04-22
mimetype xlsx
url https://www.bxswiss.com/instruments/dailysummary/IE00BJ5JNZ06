--- v2 (2026-04-02)
+++ v3 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf95a6f72514d4359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe61f4aa684d49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89579ea2b942443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a13d95221864227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fe40cde3d8467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89579ea2b942443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3507059febad4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a13d95221864227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNZ06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>6,053</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,943</x:t>
-[...485 lines deleted...]
-          <x:t>5,960</x:t>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>