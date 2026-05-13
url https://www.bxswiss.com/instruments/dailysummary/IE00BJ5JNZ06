--- v3 (2026-04-22)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe61f4aa684d49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02bfe1a7c74476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a13d95221864227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49edd7152f084407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3507059febad4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a13d95221864227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750a62135961423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49edd7152f084407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNZ06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,732</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,766</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,707</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,762</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>5,816</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>