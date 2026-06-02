--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02bfe1a7c74476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e8eb74f9234cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49edd7152f084407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cf03be08404dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750a62135961423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49edd7152f084407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79635a8196344fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cf03be08404dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNZ06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,898</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>5,954</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,894</x:t>
-[...485 lines deleted...]
-          <x:t>5,757</x:t>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>