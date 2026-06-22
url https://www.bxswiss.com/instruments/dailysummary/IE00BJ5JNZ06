--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e8eb74f9234cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ebe6520b674797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cf03be08404dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ec66dc64aa4b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79635a8196344fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cf03be08404dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ac643e9f32436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ec66dc64aa4b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNZ06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,789</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,767</x:t>
-[...222 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,000</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,682</x:t>
-[...247 lines deleted...]
-          <x:t>5,847</x:t>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>