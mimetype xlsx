--- v6 (2026-06-22)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ebe6520b674797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b72f645424943aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ec66dc64aa4b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf381a86fa8e4386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ac643e9f32436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ec66dc64aa4b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racf56fdffe194225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf381a86fa8e4386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNZ06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>6,145</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,112</x:t>
-[...139 lines deleted...]
-          <x:t>5,998</x:t>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>