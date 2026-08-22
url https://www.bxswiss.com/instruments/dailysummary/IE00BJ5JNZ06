--- v7 (2026-07-27)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b72f645424943aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra756c3da72d44b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf381a86fa8e4386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358bb4a568bc4c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racf56fdffe194225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf381a86fa8e4386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c785a21dc2400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358bb4a568bc4c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNZ06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,402</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>6,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,396</x:t>
-[...372 lines deleted...]
-          <x:t>6,542</x:t>
+          <x:t>6,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,525</x:t>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>