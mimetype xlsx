--- v12 (2026-08-28)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0c2e11faef4d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1f7dbf2dfed4b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e98f2e81c141bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6420ca1073634b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6deb5d17c6e346c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e98f2e81c141bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8663e127109c47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6420ca1073634b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Information Technology Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNY98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>16,986</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,804</x:t>
-[...431 lines deleted...]
-          <x:t>16,896</x:t>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>