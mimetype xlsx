--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1f7dbf2dfed4b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d26711fdc74caf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6420ca1073634b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55293a945acc4c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8663e127109c47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6420ca1073634b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76afc3962c5540cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55293a945acc4c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Information Technology Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNY98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>