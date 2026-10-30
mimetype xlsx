--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d26711fdc74caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c6d0b494aa44e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55293a945acc4c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5092cd6296ec48fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76afc3962c5540cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55293a945acc4c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18cae9a66e704a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5092cd6296ec48fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Information Technology Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNY98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...274 lines deleted...]
-          <x:t>17,620</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,559</x:t>
-[...355 lines deleted...]
-          <x:t>18,337</x:t>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>