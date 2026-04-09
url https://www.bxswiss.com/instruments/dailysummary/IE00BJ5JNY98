--- v5 (2026-03-20)
+++ v6 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bafef61e652427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21b7bfd0b734407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a853236cb19493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f5b454c4e441c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d4599e8a5645a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a853236cb19493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc614b4365b94feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f5b454c4e441c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Information Technology Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNY98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>12,501</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>