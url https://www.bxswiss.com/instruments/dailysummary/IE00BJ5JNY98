--- v6 (2026-04-09)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21b7bfd0b734407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c18c1e708743d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2f5b454c4e441c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74614cfcaca4102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc614b4365b94feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2f5b454c4e441c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2e788036cb4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74614cfcaca4102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Information Technology Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNY98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>