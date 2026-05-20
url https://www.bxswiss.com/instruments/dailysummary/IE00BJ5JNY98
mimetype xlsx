--- v7 (2026-04-30)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c18c1e708743d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18835e8a99a47c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74614cfcaca4102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7d2297810b453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2e788036cb4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74614cfcaca4102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5476b6d270d84c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7d2297810b453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Information Technology Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNY98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>