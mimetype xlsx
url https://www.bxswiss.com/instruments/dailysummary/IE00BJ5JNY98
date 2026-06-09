--- v8 (2026-05-20)
+++ v9 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18835e8a99a47c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aa562c997748c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7d2297810b453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9de551874424ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5476b6d270d84c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7d2297810b453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b3f62e96df4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9de551874424ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Information Technology Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNY98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>