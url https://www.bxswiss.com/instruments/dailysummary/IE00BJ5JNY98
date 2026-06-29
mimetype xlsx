--- v9 (2026-06-09)
+++ v10 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73aa562c997748c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91424371cfd347dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9de551874424ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1099aa8c02ed4b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b3f62e96df4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9de551874424ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512a91c73ff34ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1099aa8c02ed4b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Information Technology Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNY98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>15,467</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>16,968</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>16,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>