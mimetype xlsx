--- v10 (2026-06-29)
+++ v11 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91424371cfd347dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f77f57add94a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1099aa8c02ed4b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f56843298845c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512a91c73ff34ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1099aa8c02ed4b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d062b7d41a453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f56843298845c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Information Technology Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNY98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>15,965</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,111</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>16,157</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>15,926</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>