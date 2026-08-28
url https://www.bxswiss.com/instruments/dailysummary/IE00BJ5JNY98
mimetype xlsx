--- v11 (2026-07-19)
+++ v12 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f77f57add94a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0c2e11faef4d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f56843298845c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e98f2e81c141bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d062b7d41a453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f56843298845c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6deb5d17c6e346c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e98f2e81c141bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI World Information Technology Sector Advanced UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ5JNY98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,389</x:t>
-[...495 lines deleted...]
-          <x:t>15,781</x:t>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>