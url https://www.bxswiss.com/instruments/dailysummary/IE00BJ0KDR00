--- v2 (2026-01-10)
+++ v3 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re881f95df38842c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ce00e55a7946f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c39e95f04944aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R324cfeec00d946f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ff03be498949aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c39e95f04944aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173d88a145a349ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R324cfeec00d946f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
-[...478 lines deleted...]
-          <x:t>164,089</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>