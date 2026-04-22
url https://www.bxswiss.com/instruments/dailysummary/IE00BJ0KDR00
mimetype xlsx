--- v3 (2026-04-02)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ce00e55a7946f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa36c28f9a74bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R324cfeec00d946f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b2e70ef8a24dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173d88a145a349ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R324cfeec00d946f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b11ed413ff4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b2e70ef8a24dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>