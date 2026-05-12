--- v4 (2026-04-22)
+++ v5 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa36c28f9a74bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc12e9a94436e4bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b2e70ef8a24dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65efecd30cb3490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b11ed413ff4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b2e70ef8a24dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1d235dc5334b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65efecd30cb3490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>