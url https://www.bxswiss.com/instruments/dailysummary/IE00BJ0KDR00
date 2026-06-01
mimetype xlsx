--- v5 (2026-05-12)
+++ v6 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc12e9a94436e4bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8e856ed30e468d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65efecd30cb3490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044a0d1274974c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1d235dc5334b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65efecd30cb3490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57e5f254e454ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044a0d1274974c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>