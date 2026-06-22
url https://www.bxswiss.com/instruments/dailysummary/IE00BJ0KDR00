--- v6 (2026-06-01)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8e856ed30e468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b05fc37373740b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044a0d1274974c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c7123f59da4f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57e5f254e454ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044a0d1274974c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ad288bc5874700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c7123f59da4f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>