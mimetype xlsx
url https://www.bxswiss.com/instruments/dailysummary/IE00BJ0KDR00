--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b05fc37373740b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13517ddeaece42ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c7123f59da4f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5575aceb33640b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ad288bc5874700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c7123f59da4f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb2243ad24c4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5575aceb33640b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>