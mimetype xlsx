--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13517ddeaece42ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ad9ad4976c45d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5575aceb33640b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebdea579cba462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb2243ad24c4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5575aceb33640b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8c9b69b9314aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebdea579cba462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>