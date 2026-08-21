--- v9 (2026-08-01)
+++ v10 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ad9ad4976c45d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8916b490f3247f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebdea579cba462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374a2c2629714f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8c9b69b9314aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebdea579cba462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8952d5621cdd46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374a2c2629714f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>179,877</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,297</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,831</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>