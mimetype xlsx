--- v10 (2026-08-21)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8916b490f3247f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cbd8064640b4836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374a2c2629714f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8479a6011c934d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8952d5621cdd46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374a2c2629714f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4076446072ab4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8479a6011c934d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>