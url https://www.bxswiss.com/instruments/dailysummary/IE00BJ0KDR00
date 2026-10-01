--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cbd8064640b4836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff63019b181d4c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8479a6011c934d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be481a8bd0a4b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4076446072ab4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8479a6011c934d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab3b64401064a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be481a8bd0a4b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>186,035</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,730</x:t>
-[...620 lines deleted...]
-          <x:t>182,748</x:t>
+          <x:t>183,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>