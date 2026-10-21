--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff63019b181d4c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73643b8b1ba45d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be481a8bd0a4b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32883338bb054e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab3b64401064a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be481a8bd0a4b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c9c1d70dac4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32883338bb054e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>