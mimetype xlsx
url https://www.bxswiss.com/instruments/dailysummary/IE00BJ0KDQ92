--- v12 (2026-08-25)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b80c5b02caa4588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673e803ce9b940f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref74f2879d2540e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e2678f0165407f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb1eda8ed834c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref74f2879d2540e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c831028ab5e4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e2678f0165407f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDQ92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>129,069</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>129,269</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>