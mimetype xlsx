--- v13 (2026-09-20)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673e803ce9b940f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd6c5b8b6384f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e2678f0165407f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5179280692174e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c831028ab5e4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e2678f0165407f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1178eecd9fc24f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5179280692174e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDQ92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>131,454</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,190</x:t>
-[...274 lines deleted...]
-          <x:t>131,264</x:t>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>