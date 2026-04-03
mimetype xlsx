--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb117b3e87514e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8548501435524289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655d91097df24619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc78dc1fcff4247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4523820686a6456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655d91097df24619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9e613087a4340fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc78dc1fcff4247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDQ92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>