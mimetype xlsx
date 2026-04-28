--- v6 (2026-04-03)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8548501435524289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430a6e144ab64fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc78dc1fcff4247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e2681628754857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9e613087a4340fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc78dc1fcff4247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01076b0a639042cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e2681628754857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDQ92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>