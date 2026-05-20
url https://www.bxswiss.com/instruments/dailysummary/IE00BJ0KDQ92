--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430a6e144ab64fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2b5a33b4714022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e2681628754857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d089671062473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01076b0a639042cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e2681628754857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91873782fb214a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d089671062473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDQ92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>