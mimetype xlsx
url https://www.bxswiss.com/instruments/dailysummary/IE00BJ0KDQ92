--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2b5a33b4714022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1561a47290ad4f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d089671062473e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dcab020f7f8499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91873782fb214a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d089671062473e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf50bf67c5f74461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dcab020f7f8499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDQ92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>