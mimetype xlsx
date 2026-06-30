--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1561a47290ad4f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8497fce0e00d48ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dcab020f7f8499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f65cfa392c0441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf50bf67c5f74461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dcab020f7f8499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0b701b4d524fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f65cfa392c0441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDQ92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>