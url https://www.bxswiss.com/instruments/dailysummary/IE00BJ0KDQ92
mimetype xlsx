--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8497fce0e00d48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2a7147965b49af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f65cfa392c0441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7844a0fe5d1f4509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0b701b4d524fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f65cfa392c0441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b2072c6a7d47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7844a0fe5d1f4509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDQ92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>