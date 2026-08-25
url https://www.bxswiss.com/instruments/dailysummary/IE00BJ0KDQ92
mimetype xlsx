--- v11 (2026-07-21)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2a7147965b49af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b80c5b02caa4588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7844a0fe5d1f4509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref74f2879d2540e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b2072c6a7d47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7844a0fe5d1f4509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb1eda8ed834c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref74f2879d2540e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BJ0KDQ92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>126,741</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>