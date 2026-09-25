--- v6 (2026-09-05)
+++ v7 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2f26ccb8a948fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71d914382e449d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3455c0394f94372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f83aea33f64fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9bd98540654603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3455c0394f94372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98af657f43c44b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f83aea33f64fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRR030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,445</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>79,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>