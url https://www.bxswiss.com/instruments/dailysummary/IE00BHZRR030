--- v7 (2026-09-25)
+++ v8 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71d914382e449d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a1fd7175564119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f83aea33f64fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00480f4d5d70466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98af657f43c44b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f83aea33f64fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ebd3a28b074273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00480f4d5d70466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRR030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,874</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,732</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>