--- v8 (2026-10-15)
+++ v9 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a1fd7175564119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3a0b8a9efe4ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00480f4d5d70466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3014fd55fe94e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ebd3a28b074273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00480f4d5d70466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93803543da944f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3014fd55fe94e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRR030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>