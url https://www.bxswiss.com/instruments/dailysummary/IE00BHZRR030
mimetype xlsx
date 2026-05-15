--- v0 (2026-04-05)
+++ v1 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6193beba02794847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e32244823de4117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31621cc53f242ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4852719bd2d4d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ddda1df10ca49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31621cc53f242ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red592b1097514826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4852719bd2d4d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRR030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,359 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...326 lines deleted...]
-          <x:t>53,036</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>