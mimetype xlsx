--- v1 (2026-05-15)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e32244823de4117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cfe3acd6f84a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4852719bd2d4d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd996fb4fcab4e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red592b1097514826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4852719bd2d4d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b6b5e4c80348c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd996fb4fcab4e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRR030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>