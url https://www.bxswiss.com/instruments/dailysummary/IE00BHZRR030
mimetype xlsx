--- v2 (2026-06-13)
+++ v3 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01cfe3acd6f84a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0d5a2d5b054d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd996fb4fcab4e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888ccd61c686468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b6b5e4c80348c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd996fb4fcab4e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00364cf90c14b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888ccd61c686468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRR030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>