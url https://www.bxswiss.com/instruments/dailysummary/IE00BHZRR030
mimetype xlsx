--- v3 (2026-07-05)
+++ v4 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0d5a2d5b054d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec1fb2a18cb4f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888ccd61c686468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd886b3841f6447b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00364cf90c14b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888ccd61c686468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7dc6649e0d84a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd886b3841f6447b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRR030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>