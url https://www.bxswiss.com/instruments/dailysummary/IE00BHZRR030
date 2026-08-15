--- v4 (2026-07-26)
+++ v5 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec1fb2a18cb4f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60fd1ac0e1b348f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd886b3841f6447b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f29057a927c4f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7dc6649e0d84a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd886b3841f6447b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc22de6e3b19f443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f29057a927c4f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRR030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>