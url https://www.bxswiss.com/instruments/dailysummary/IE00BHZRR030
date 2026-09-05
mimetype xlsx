--- v5 (2026-08-15)
+++ v6 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60fd1ac0e1b348f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2f26ccb8a948fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f29057a927c4f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3455c0394f94372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc22de6e3b19f443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f29057a927c4f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9bd98540654603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3455c0394f94372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRR030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>