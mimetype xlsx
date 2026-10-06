--- v15 (2026-09-16)
+++ v16 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5902f62c29b748de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36237e7b010b4a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc207ac9aa6a946e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d83481cf9de44ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed4e2f4b3fe40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc207ac9aa6a946e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9a21f057b245f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d83481cf9de44ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE India UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRQZ17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>33,456</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,152</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,295</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...478 lines deleted...]
-          <x:t>32,762</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>