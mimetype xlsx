--- v16 (2026-10-06)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36237e7b010b4a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb43ca6fbb9654ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d83481cf9de44ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a19ae7728c04156"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9a21f057b245f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d83481cf9de44ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bf6a6926f14006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a19ae7728c04156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE India UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRQZ17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>32,724</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,831</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>32,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,824</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>32,279</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>