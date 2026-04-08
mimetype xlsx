--- v7 (2026-03-19)
+++ v8 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b9c3e1228147e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca8d16b5dae4066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70abd749dfd34bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45b772e79ec426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1c230ca3a14af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70abd749dfd34bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04854cff64ee4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45b772e79ec426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE India UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRQZ17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>