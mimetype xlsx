--- v8 (2026-04-08)
+++ v9 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca8d16b5dae4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b05a7bcb2441cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45b772e79ec426d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re812f113495c4887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04854cff64ee4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45b772e79ec426d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0eef3091eb4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re812f113495c4887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE India UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRQZ17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>