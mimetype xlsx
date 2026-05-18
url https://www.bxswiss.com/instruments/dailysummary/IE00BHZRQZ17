--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b05a7bcb2441cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc07e2bfdd24ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re812f113495c4887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114b8d01dfa6410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0eef3091eb4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re812f113495c4887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fe3ca8f41d4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114b8d01dfa6410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE India UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRQZ17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>