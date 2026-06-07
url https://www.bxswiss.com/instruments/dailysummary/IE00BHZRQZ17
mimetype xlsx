--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc07e2bfdd24ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bca773fae4b469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114b8d01dfa6410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aeb258f6b9e47b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fe3ca8f41d4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114b8d01dfa6410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab67f78cf43432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aeb258f6b9e47b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE India UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRQZ17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>32,826</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,613</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>