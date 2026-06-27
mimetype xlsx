--- v11 (2026-06-07)
+++ v12 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bca773fae4b469f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c82e0366ba24548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aeb258f6b9e47b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0277ffb7194c4537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab67f78cf43432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aeb258f6b9e47b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c263f090904445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0277ffb7194c4537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE India UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRQZ17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>31,842</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,760</x:t>
-[...259 lines deleted...]
-          <x:t>31,843</x:t>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,568</x:t>
-[...75 lines deleted...]
-          <x:t>31,559</x:t>
+          <x:t>31,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,739</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>31,792</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>