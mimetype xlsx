--- v12 (2026-06-27)
+++ v13 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c82e0366ba24548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530d43bc713a4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0277ffb7194c4537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498e2b59c77f44b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c263f090904445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0277ffb7194c4537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ce1532a4334b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498e2b59c77f44b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE India UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRQZ17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>