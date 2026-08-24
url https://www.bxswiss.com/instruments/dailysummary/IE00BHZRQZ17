--- v13 (2026-07-18)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530d43bc713a4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ffa7ecaafd4cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498e2b59c77f44b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8fd653a4b94b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ce1532a4334b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498e2b59c77f44b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fb51308de54a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8fd653a4b94b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE India UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRQZ17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,724</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>33,232</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,298</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>33,298</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>