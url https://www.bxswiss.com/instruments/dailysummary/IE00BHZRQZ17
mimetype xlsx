--- v14 (2026-08-24)
+++ v15 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ffa7ecaafd4cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5902f62c29b748de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8fd653a4b94b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc207ac9aa6a946e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fb51308de54a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8fd653a4b94b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed4e2f4b3fe40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc207ac9aa6a946e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE India UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZRQZ17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>33,570</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...441 lines deleted...]
-          <x:t>33,456</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,152</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>33,437</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>