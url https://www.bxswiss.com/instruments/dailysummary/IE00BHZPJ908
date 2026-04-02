--- v3 (2026-02-21)
+++ v4 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8019bb2a794c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b55adb57564ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R911a2f13a62745ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885865b4a1844c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e62765f6d54b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R911a2f13a62745ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6097884bad412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885865b4a1844c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV  MSCI USA ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...203 lines deleted...]
-          <x:t>9,443</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>9,585</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,468</x:t>
-[...151 lines deleted...]
-          <x:t>9,401</x:t>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,379</x:t>
-[...33 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,428</x:t>
-[...90 lines deleted...]
-          <x:t>9,516</x:t>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>