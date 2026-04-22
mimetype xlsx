--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b55adb57564ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273f7e3c58164e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885865b4a1844c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1a216b16b8457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6097884bad412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885865b4a1844c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6a628747e3430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1a216b16b8457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV  MSCI USA ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>9,451</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,567</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>9,324</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>