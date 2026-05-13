--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273f7e3c58164e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ff98d75fe443e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1a216b16b8457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322e5a57a58f48ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6a628747e3430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1a216b16b8457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a65a7b636ba436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322e5a57a58f48ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV  MSCI USA ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>