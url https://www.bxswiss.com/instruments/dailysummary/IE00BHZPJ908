--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ff98d75fe443e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7fdb09cf3a4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322e5a57a58f48ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a39be7d4e974d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a65a7b636ba436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322e5a57a58f48ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3b254b40f840c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a39be7d4e974d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV  MSCI USA ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>