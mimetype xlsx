--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7fdb09cf3a4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d21c89c6084ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a39be7d4e974d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5166027a13f44918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3b254b40f840c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a39be7d4e974d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1ee75216c14210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5166027a13f44918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV  MSCI USA ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,505</x:t>
-[...21 lines deleted...]
-          <x:t>10,365</x:t>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,446</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>10,672</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>