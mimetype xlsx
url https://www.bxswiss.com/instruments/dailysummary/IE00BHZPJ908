--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d21c89c6084ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93baffea355342dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5166027a13f44918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9e5d7e07454d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1ee75216c14210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5166027a13f44918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad32ccd72d6b4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9e5d7e07454d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV  MSCI USA ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>10,781</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,733</x:t>
-[...222 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>10,729</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,681</x:t>
-[...21 lines deleted...]
-          <x:t>10,713</x:t>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>10,859</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>