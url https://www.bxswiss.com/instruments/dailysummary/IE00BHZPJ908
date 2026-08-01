--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93baffea355342dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548f08af30b24eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9e5d7e07454d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceef3c4922444fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad32ccd72d6b4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9e5d7e07454d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba37ed293c42462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceef3c4922444fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV  MSCI USA ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,814</x:t>
-[...75 lines deleted...]
-          <x:t>10,813</x:t>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,788</x:t>
-[...21 lines deleted...]
-          <x:t>10,933</x:t>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,806</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>10,831</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,800</x:t>
-[...220 lines deleted...]
-          <x:t>10,959</x:t>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>