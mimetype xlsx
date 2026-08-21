--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548f08af30b24eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R446616e0869b483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceef3c4922444fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fcacbb02b5046f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba37ed293c42462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceef3c4922444fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a53b5a3de24189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fcacbb02b5046f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV  MSCI USA ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,831</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,800</x:t>
-[...619 lines deleted...]
-        <x:is>
           <x:t>10,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>