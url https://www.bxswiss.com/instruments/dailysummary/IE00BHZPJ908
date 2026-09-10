--- v11 (2026-08-21)
+++ v12 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R446616e0869b483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d95ebb1bb374efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fcacbb02b5046f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283c70c159174c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a53b5a3de24189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fcacbb02b5046f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de6c82ccb45478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283c70c159174c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV  MSCI USA ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>11,049</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,025</x:t>
-[...21 lines deleted...]
-          <x:t>11,286</x:t>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,193</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>11,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,078</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>11,011</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>