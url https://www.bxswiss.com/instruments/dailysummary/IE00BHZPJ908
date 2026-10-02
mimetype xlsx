--- v12 (2026-09-10)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d95ebb1bb374efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce30d821fef4bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283c70c159174c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d96714a6ff4811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de6c82ccb45478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283c70c159174c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab09b67180d4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d96714a6ff4811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV  MSCI USA ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,389</x:t>
-[...549 lines deleted...]
-          <x:t>11,054</x:t>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>