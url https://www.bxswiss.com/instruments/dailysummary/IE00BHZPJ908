--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce30d821fef4bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070b32a482854a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d96714a6ff4811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7abff23b34064dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab09b67180d4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d96714a6ff4811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef22994bcc24a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7abff23b34064dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV  MSCI USA ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>11,319</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,240</x:t>
-[...80 lines deleted...]
-          <x:t>11,392</x:t>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>11,339</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>