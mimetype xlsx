--- v3 (2026-03-27)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d832b5dfd7f4754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051bd7292a7842fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ee0511859a4ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259a1ce2498f4c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d8b5c95d024dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ee0511859a4ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67146e3eec574b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259a1ce2498f4c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,674</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,745</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,801</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>8,294</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>