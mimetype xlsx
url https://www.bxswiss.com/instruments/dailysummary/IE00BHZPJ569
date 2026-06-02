--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051bd7292a7842fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5c5790c33645da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259a1ce2498f4c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e3459675994f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67146e3eec574b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259a1ce2498f4c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd16a6d27564b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e3459675994f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>9,015</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>