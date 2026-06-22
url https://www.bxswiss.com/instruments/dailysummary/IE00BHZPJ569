--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5c5790c33645da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2c379aece0406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e3459675994f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0de06c98cd49f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd16a6d27564b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e3459675994f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08094105f600472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0de06c98cd49f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>9,319</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,397</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>9,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,408</x:t>
-[...139 lines deleted...]
-          <x:t>9,537</x:t>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>