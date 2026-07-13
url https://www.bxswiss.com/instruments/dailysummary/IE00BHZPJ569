--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2c379aece0406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d988f7678f48dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0de06c98cd49f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e7b2b3bac94fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08094105f600472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0de06c98cd49f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f051862881f4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e7b2b3bac94fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,440</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,408</x:t>
-[...173 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,629</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>9,568</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,497</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>9,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,642</x:t>
-[...21 lines deleted...]
-          <x:t>9,653</x:t>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,647</x:t>
-[...26 lines deleted...]
-          <x:t>9,697</x:t>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...19 lines deleted...]
-          <x:t>9,740</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>