--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d988f7678f48dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5237e8e2db74a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e7b2b3bac94fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d5d00c9c1bc49de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f051862881f4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e7b2b3bac94fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd172676c7b074cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d5d00c9c1bc49de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>9,653</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,647</x:t>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,692</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>9,697</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,739</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>9,822</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>