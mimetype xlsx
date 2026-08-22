--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5237e8e2db74a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621274ebf1de41de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d5d00c9c1bc49de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6034df03a3440b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd172676c7b074cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d5d00c9c1bc49de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f44828cd3ef47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6034df03a3440b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>9,713</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>9,721</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,704</x:t>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,739</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>9,793</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,779</x:t>
-[...193 lines deleted...]
-          <x:t>9,749</x:t>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>