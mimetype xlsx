--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621274ebf1de41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d8265e5bc545be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6034df03a3440b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d7b3d5220184121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f44828cd3ef47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6034df03a3440b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra12649bcbffd4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d7b3d5220184121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>9,956</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,049</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>05.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,111</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>10,151</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,074</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>9,968</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>