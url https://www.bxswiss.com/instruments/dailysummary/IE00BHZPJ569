--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d8265e5bc545be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511c9f5c2d1143d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d7b3d5220184121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311316a1fc1c471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra12649bcbffd4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d7b3d5220184121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79d3b254cac457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311316a1fc1c471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,149</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,140</x:t>
-[...43 lines deleted...]
-          <x:t>10,208</x:t>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,185</x:t>
-[...38 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,223</x:t>
-[...31 lines deleted...]
-          <x:t>10,092</x:t>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,103</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>10,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>