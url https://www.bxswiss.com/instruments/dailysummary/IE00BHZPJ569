--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511c9f5c2d1143d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e6b5a215cb4446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311316a1fc1c471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eedee0a3e234cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79d3b254cac457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311316a1fc1c471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11e07c446ea94f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eedee0a3e234cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,091</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,028</x:t>
-[...119 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,133</x:t>
-[...210 lines deleted...]
-          <x:t>10,102</x:t>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,097</x:t>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>10,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,180</x:t>
-[...134 lines deleted...]
-          <x:t>10,119</x:t>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>