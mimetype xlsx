--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb91bcaab0f4a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776be024bfd54f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efa4b820e064249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419672751c774c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R026011bb21514656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efa4b820e064249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60706a791af74dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419672751c774c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,047</x:t>
-[...26 lines deleted...]
-          <x:t>7,077</x:t>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,066</x:t>
-[...173 lines deleted...]
-          <x:t>6,907</x:t>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,896</x:t>
-[...382 lines deleted...]
-          <x:t>7,470</x:t>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>