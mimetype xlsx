--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776be024bfd54f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bd37a0a038446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419672751c774c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1f2369917d4786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60706a791af74dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419672751c774c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088c83413112486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1f2369917d4786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,244</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,262</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>7,176</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,060</x:t>
-[...544 lines deleted...]
-          <x:t>7,142</x:t>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>