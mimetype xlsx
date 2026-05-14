--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bd37a0a038446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa8d67966504635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1f2369917d4786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a855bbc17f403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088c83413112486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1f2369917d4786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc8898860fc4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a855bbc17f403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,491</x:t>
-[...210 lines deleted...]
-          <x:t>7,392</x:t>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>7,274</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>