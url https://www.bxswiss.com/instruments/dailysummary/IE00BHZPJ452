--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa8d67966504635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dce7a3bd0384146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a855bbc17f403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc515c1dfd7884c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc8898860fc4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a855bbc17f403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee51dc4b2a94826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc515c1dfd7884c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>7,392</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,599</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>