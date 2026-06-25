--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dce7a3bd0384146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8741d95f004ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc515c1dfd7884c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4985481b4c14fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee51dc4b2a94826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc515c1dfd7884c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0839645a6c41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4985481b4c14fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,698</x:t>
-[...53 lines deleted...]
-          <x:t>7,674</x:t>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>7,661</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,686</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>7,794</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>