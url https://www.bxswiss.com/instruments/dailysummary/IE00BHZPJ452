--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8741d95f004ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74dd434eb414222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4985481b4c14fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0648cae33da84d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e0839645a6c41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4985481b4c14fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0f0a83b2864a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0648cae33da84d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>