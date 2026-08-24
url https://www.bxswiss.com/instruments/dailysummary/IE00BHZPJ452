--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74dd434eb414222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f93addf9813483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0648cae33da84d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0bc9e863b6741c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0f0a83b2864a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0648cae33da84d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4081429ee9f34309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0bc9e863b6741c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,975</x:t>
-[...215 lines deleted...]
-          <x:t>8,184</x:t>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,092</x:t>
-[...350 lines deleted...]
-          <x:t>8,184</x:t>
+          <x:t>8,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>