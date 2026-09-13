--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f93addf9813483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee16b8afb394123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0bc9e863b6741c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d715b420c584458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4081429ee9f34309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0bc9e863b6741c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248bef5816084979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d715b420c584458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>8,047</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,302</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>8,377</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,333</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>8,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>