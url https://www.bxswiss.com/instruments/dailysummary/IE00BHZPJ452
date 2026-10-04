--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee16b8afb394123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85aa9680271459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d715b420c584458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878bb181ab924660"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248bef5816084979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d715b420c584458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R943a7b62f2ae4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878bb181ab924660" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,514</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,496</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,464</x:t>
-[...571 lines deleted...]
-          <x:t>8,536</x:t>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>