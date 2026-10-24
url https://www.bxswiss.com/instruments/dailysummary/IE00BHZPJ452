--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85aa9680271459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8cd9d130f541e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878bb181ab924660"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb627121910404bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R943a7b62f2ae4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878bb181ab924660" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2df8da3686e4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb627121910404bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>8,462</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,448</x:t>
-[...539 lines deleted...]
-          <x:t>8,674</x:t>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>