--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d81d436d3641cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72aba5d237b4cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ffeb5ecdd7e4d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702e4ff8faa4405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0b6f83371241a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ffeb5ecdd7e4d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7dd6293e4842d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702e4ff8faa4405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>