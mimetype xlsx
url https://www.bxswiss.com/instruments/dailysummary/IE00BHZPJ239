--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72aba5d237b4cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba317ec1a5d4567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702e4ff8faa4405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098203aa4e95437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a7dd6293e4842d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702e4ff8faa4405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea21c64745e54bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098203aa4e95437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,472</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>6,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>