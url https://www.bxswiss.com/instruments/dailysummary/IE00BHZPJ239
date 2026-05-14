--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba317ec1a5d4567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4251601b3334415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R098203aa4e95437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2625fdef45c54027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea21c64745e54bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R098203aa4e95437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73ba0183fd44ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2625fdef45c54027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,744</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>6,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,808</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>