--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4251601b3334415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5355fe81d0440f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2625fdef45c54027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdfe99822c84ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73ba0183fd44ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2625fdef45c54027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ab11a7d1dc47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdfe99822c84ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>