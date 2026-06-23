--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5355fe81d0440f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f257c16887400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdfe99822c84ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf396d2923f074283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ab11a7d1dc47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdfe99822c84ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd422f284634b4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf396d2923f074283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,278</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,248</x:t>
-[...318 lines deleted...]
-          <x:t>7,312</x:t>
+          <x:t>7,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,293</x:t>
-[...161 lines deleted...]
-          <x:t>7,828</x:t>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>