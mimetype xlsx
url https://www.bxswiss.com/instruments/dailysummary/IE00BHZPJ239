--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f257c16887400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb936f8f326574c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf396d2923f074283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe3c370acac43b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd422f284634b4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf396d2923f074283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05d5332f5d644e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe3c370acac43b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>7,451</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,740</x:t>
-[...4 lines deleted...]
-          <x:t>7,593</x:t>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,717</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>8,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>