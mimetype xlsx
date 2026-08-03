--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb936f8f326574c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbdb18bb467f47dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe3c370acac43b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d5f1ebc0594fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05d5332f5d644e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe3c370acac43b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc0c91373fe4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d5f1ebc0594fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>