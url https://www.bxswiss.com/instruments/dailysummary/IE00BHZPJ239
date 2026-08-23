--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbdb18bb467f47dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3615f079dc4375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d5f1ebc0594fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1816f044ceca4906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc0c91373fe4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d5f1ebc0594fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R605b582b668e489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1816f044ceca4906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,640</x:t>
-[...43 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,739</x:t>
-[...75 lines deleted...]
-          <x:t>7,510</x:t>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,509</x:t>
-[...436 lines deleted...]
-          <x:t>7,341</x:t>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>