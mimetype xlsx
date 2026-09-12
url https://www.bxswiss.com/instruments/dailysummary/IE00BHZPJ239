--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3615f079dc4375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebda4cd043fa46a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1816f044ceca4906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R996cc347f6b84f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R605b582b668e489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1816f044ceca4906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56027fbe94464754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R996cc347f6b84f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>