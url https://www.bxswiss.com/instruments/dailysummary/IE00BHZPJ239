--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebda4cd043fa46a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf601b6c4c8ee43a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R996cc347f6b84f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37d9b953cf64df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56027fbe94464754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R996cc347f6b84f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d444f69e1b540a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37d9b953cf64df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,736</x:t>
-[...48 lines deleted...]
-          <x:t>7,770</x:t>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,742</x:t>
-[...281 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>7,908</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,852</x:t>
-[...53 lines deleted...]
-          <x:t>7,870</x:t>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>