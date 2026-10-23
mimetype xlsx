--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf601b6c4c8ee43a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09dd39fb54341d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37d9b953cf64df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f85ed8da1f49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d444f69e1b540a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37d9b953cf64df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8b2e8112e24ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f85ed8da1f49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>10.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>7,941</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>