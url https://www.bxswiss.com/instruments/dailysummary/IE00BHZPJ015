--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd713a78045f449bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e40e3c990542fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7af2dc969b4b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9bc2614a264a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b0fefd45c84762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7af2dc969b4b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c77ebe6cc644c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9bc2614a264a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU ESG Enhanced CTB UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>10,662</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,538</x:t>
-[...92 lines deleted...]
-          <x:t>10,441</x:t>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,379</x:t>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,434</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>10,388</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>