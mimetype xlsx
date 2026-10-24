--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e40e3c990542fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reafba1a2b8824795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9bc2614a264a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd58d48aae4d44a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c77ebe6cc644c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9bc2614a264a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae1fde7700a49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd58d48aae4d44a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU ESG Enhanced CTB UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,441</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,379</x:t>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,434</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>10,333</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,252</x:t>
-[...102 lines deleted...]
-          <x:t>10,270</x:t>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>01.10.2026</x:t>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,341</x:t>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,191</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,335</x:t>
-[...9 lines deleted...]
-          <x:t>10,294</x:t>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>