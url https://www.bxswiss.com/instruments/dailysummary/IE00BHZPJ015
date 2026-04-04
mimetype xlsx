--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0bb6638d4b4d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbc01f4b5d446d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f153e87a3b4280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355447148a3f4fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d93f8863bdb47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f153e87a3b4280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe584d0156284b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355447148a3f4fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU ESG Enhanced CTB UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>