--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbc01f4b5d446d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cebb367f6d2439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355447148a3f4fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437dd38d19ae4831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe584d0156284b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355447148a3f4fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6524844022fc48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437dd38d19ae4831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU ESG Enhanced CTB UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,228</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>9,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>