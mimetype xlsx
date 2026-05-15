--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cebb367f6d2439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0627ac730534bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437dd38d19ae4831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313113172e054768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6524844022fc48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437dd38d19ae4831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af280d035e44052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313113172e054768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU ESG Enhanced CTB UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>9,588</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,639</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>9,753</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,739</x:t>
-[...38 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,789</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>9,702</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>