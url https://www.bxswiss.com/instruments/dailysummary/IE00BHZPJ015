--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0627ac730534bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577fb64aa57d4562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313113172e054768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bfd60e0efef4f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af280d035e44052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313113172e054768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb230c7ae8b584139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bfd60e0efef4f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU ESG Enhanced CTB UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,810</x:t>
-[...549 lines deleted...]
-          <x:t>9,729</x:t>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>