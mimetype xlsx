--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577fb64aa57d4562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8725abc8c9f04bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bfd60e0efef4f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68a42e5376a4c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb230c7ae8b584139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bfd60e0efef4f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1771999561b4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68a42e5376a4c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU ESG Enhanced CTB UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>10,348</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>