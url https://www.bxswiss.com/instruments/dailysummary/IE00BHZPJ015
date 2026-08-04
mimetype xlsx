--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8725abc8c9f04bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd17886cfa3c4157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68a42e5376a4c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd028b47b306b4eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1771999561b4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68a42e5376a4c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdc9744dd274dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd028b47b306b4eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU ESG Enhanced CTB UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,522</x:t>
-[...576 lines deleted...]
-          <x:t>10,406</x:t>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>