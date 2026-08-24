--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd17886cfa3c4157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43332382f974eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd028b47b306b4eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3cd536e594449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdc9744dd274dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd028b47b306b4eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe07126a9f9b4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3cd536e594449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU ESG Enhanced CTB UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,372</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>10,388</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,433</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,456</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>