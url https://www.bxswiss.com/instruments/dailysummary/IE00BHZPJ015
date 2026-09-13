--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43332382f974eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd713a78045f449bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3cd536e594449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7af2dc969b4b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe07126a9f9b4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3cd536e594449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b0fefd45c84762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7af2dc969b4b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU ESG Enhanced CTB UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHZPJ015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>10,468</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,358</x:t>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...505 lines deleted...]
-          <x:t>10,587</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>