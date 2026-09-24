--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3713845e60cb4535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2643517542154dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R029181885ae149f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5de3ccc00040de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6ef0d45d7046a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R029181885ae149f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bf0b8be095447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5de3ccc00040de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 ESG UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHN35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,218</x:t>
-[...80 lines deleted...]
-          <x:t>6,375</x:t>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,341</x:t>
-[...308 lines deleted...]
-          <x:t>6,316</x:t>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,287</x:t>
-[...220 lines deleted...]
-          <x:t>6,360</x:t>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>