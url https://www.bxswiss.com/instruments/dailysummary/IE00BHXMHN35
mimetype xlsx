--- v12 (2026-09-24)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2643517542154dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b54339e00a4d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5de3ccc00040de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ad7a0fd457475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bf0b8be095447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5de3ccc00040de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf4d95dfbf64bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ad7a0fd457475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 ESG UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHN35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,331</x:t>
-[...21 lines deleted...]
-          <x:t>6,326</x:t>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,306</x:t>
-[...16 lines deleted...]
-          <x:t>6,325</x:t>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,287</x:t>
-[...210 lines deleted...]
-          <x:t>6,365</x:t>
+          <x:t>6,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,328</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>6,228</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,185</x:t>
-[...220 lines deleted...]
-          <x:t>6,255</x:t>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>