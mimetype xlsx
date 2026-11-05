--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b54339e00a4d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeac00674aed49f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ad7a0fd457475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b1d51f1cdf4ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf4d95dfbf64bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ad7a0fd457475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9760e33613694d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b1d51f1cdf4ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 ESG UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHN35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,167</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,181</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>6,272</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>