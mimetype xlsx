--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e9eb46500e491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618cf0d3e6c64dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215a5e0a786b4961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09407dd445114566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0f3d8a55a34354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215a5e0a786b4961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d612e5bbcd40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09407dd445114566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 ESG UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHN35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,750</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,723</x:t>
-[...156 lines deleted...]
-          <x:t>5,606</x:t>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>5,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>