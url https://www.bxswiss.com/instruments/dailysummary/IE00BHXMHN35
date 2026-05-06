--- v5 (2026-04-14)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R618cf0d3e6c64dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf805fc237d5d4fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09407dd445114566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6db29b83e74f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d612e5bbcd40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09407dd445114566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a74ca910ae4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6db29b83e74f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 ESG UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHN35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>5,363</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,349</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>5,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,592</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>