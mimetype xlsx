--- v6 (2026-05-06)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf805fc237d5d4fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519f42a6cd3f496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6db29b83e74f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159c96e91d264ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a74ca910ae4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6db29b83e74f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ee286030334079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159c96e91d264ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 ESG UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHN35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>5,943</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>