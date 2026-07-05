--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519f42a6cd3f496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385fa35cea954981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159c96e91d264ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea318e2bfad64ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ee286030334079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159c96e91d264ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c0b60d9ad7469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea318e2bfad64ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 ESG UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHN35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,154</x:t>
-[...220 lines deleted...]
-          <x:t>6,115</x:t>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,166</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>6,149</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>