--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385fa35cea954981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf42ecd5fff4be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea318e2bfad64ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re448525cfeea496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c0b60d9ad7469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea318e2bfad64ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78acd9bf3fe54024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re448525cfeea496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 ESG UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHN35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,209</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,200</x:t>
-[...16 lines deleted...]
-          <x:t>6,208</x:t>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,131</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>6,152</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>