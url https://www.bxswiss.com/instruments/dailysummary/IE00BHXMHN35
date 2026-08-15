--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf42ecd5fff4be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648b4fa92ffb43e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re448525cfeea496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144fd0978b0f4a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78acd9bf3fe54024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re448525cfeea496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cdd068e8d8046a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144fd0978b0f4a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 ESG UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHN35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,123</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,112</x:t>
-[...141 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,193</x:t>
-[...441 lines deleted...]
-          <x:t>6,067</x:t>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>