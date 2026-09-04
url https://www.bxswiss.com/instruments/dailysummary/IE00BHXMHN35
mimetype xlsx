--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648b4fa92ffb43e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3713845e60cb4535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144fd0978b0f4a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R029181885ae149f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cdd068e8d8046a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144fd0978b0f4a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6ef0d45d7046a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R029181885ae149f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - S&amp;P 500 ESG UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHN35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>