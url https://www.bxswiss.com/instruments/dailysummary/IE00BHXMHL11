--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12eb1e36ac0c4a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5758044e768e4bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a8148297694015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a91882436c4e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f14d55d7e244523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a8148297694015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac44fb3bb33a4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a91882436c4e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc S&amp;P 500 ESG UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHL11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,249</x:t>
-[...269 lines deleted...]
-          <x:t>39,676</x:t>
+          <x:t>38,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,142</x:t>
-[...6 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>39,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,768</x:t>
-[...178 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>38,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,932</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>38,788</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>