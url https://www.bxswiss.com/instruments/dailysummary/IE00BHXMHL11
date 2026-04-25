--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5758044e768e4bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ee83fb1312484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a91882436c4e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefa3ea30ca6483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac44fb3bb33a4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a91882436c4e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bac125d676448cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefa3ea30ca6483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc S&amp;P 500 ESG UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHL11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>38,118</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,159</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,663</x:t>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>