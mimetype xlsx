--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ee83fb1312484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338a6b2c3f034c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefa3ea30ca6483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4950e92da2fd4006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bac125d676448cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefa3ea30ca6483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61cc56f1c8774d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4950e92da2fd4006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc S&amp;P 500 ESG UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHL11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>