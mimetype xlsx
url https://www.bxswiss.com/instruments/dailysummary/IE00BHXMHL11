--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338a6b2c3f034c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3009e223a9b5441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4950e92da2fd4006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3dc363d44aa46c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61cc56f1c8774d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4950e92da2fd4006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179db658069d4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3dc363d44aa46c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc S&amp;P 500 ESG UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHL11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>