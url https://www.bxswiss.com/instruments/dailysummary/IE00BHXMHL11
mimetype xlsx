--- v7 (2026-06-05)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3009e223a9b5441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a3e789e3ae403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3dc363d44aa46c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8670c528b9d429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179db658069d4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3dc363d44aa46c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6aa322823c490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8670c528b9d429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc S&amp;P 500 ESG UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHL11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +224,598 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>