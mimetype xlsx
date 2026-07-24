--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a3e789e3ae403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fbe7b6eedc40cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8670c528b9d429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a05d81c5724aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red6aa322823c490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8670c528b9d429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc701c648310c401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a05d81c5724aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc S&amp;P 500 ESG UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHL11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>44,300</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,613</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,673</x:t>
-[...225 lines deleted...]
-          <x:t>44,651</x:t>
+          <x:t>44,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>