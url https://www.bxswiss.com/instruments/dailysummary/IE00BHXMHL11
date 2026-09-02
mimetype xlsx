--- v9 (2026-07-24)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fbe7b6eedc40cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64717d2541c54197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a05d81c5724aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f88b4ab995449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc701c648310c401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a05d81c5724aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00c994a42734205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f88b4ab995449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc S&amp;P 500 ESG UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHL11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>44,526</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>