--- v10 (2026-09-02)
+++ v11 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64717d2541c54197" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5483adc4d34417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f88b4ab995449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471efd85abf8433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00c994a42734205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f88b4ab995449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re240c3f41f544827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471efd85abf8433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc S&amp;P 500 ESG UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHL11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>45,861</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,777</x:t>
-[...269 lines deleted...]
-          <x:t>46,617</x:t>
+          <x:t>46,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,161</x:t>
-[...178 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>46,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,517</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>46,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>