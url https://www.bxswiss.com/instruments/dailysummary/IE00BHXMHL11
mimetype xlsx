--- v11 (2026-09-23)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5483adc4d34417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877e47414ba54a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471efd85abf8433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb83c169042844172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re240c3f41f544827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471efd85abf8433a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R654d194c779448b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb83c169042844172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc S&amp;P 500 ESG UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHL11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>46,636</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,928</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>47,076</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>