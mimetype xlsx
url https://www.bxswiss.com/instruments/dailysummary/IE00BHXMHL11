--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877e47414ba54a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91dd3d7acbe24b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb83c169042844172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a2e09ebcd6545b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R654d194c779448b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb83c169042844172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3909557d60b40d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a2e09ebcd6545b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc S&amp;P 500 ESG UCITS ETF (USD) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BHXMHL11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>47,814</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,499</x:t>
-[...269 lines deleted...]
-          <x:t>47,956</x:t>
+          <x:t>46,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>