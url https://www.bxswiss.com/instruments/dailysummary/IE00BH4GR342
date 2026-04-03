--- v3 (2026-01-09)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R721ad4a2cec74366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7e79066f844af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a002799b8c9453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139f5c4ab20a48d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3589ddc1385842a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a002799b8c9453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b75e436d2f2402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139f5c4ab20a48d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GR342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.12.2025</x:t>
-[...36 lines deleted...]
-          <x:t>16,966</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,658</x:t>
-[...431 lines deleted...]
-          <x:t>16,929</x:t>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>