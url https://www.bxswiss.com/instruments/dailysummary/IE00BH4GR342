--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7e79066f844af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0eada191314fd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139f5c4ab20a48d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca0930f53644213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b75e436d2f2402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139f5c4ab20a48d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df075e95a584955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca0930f53644213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GR342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>17,476</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,350</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>16,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>