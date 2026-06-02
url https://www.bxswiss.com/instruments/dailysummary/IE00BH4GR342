--- v5 (2026-04-23)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0eada191314fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb9c1c342904e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca0930f53644213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e9e336152f44553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df075e95a584955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca0930f53644213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b47570ed044c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e9e336152f44553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GR342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,602</x:t>
-[...171 lines deleted...]
-          <x:t>17,730</x:t>
+          <x:t>17,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>