--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb9c1c342904e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe26635cd72c4148" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e9e336152f44553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556918bfd112478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b47570ed044c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e9e336152f44553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da53e88bb4f4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556918bfd112478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GR342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>17,854</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,698</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>17,632</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>17,526</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>17,522</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>