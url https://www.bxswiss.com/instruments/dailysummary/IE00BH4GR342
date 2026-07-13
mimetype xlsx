--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe26635cd72c4148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224f44db1a144d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556918bfd112478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c0b67754034fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da53e88bb4f4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556918bfd112478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca32c32f2ca45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c0b67754034fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GR342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>17,526</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,220</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>