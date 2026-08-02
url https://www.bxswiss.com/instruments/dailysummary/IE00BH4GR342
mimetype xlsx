--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224f44db1a144d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a35acd6a754f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c0b67754034fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc1f7c3024d4950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca32c32f2ca45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c0b67754034fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ede677469ff47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc1f7c3024d4950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GR342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>18,792</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,685</x:t>
-[...301 lines deleted...]
-          <x:t>18,788</x:t>
+          <x:t>18,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>