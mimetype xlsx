--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a35acd6a754f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e59468dd0c4eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc1f7c3024d4950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e59ac5405449d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ede677469ff47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc1f7c3024d4950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6159cc33c28641d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e59ac5405449d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GR342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>18,913</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,872</x:t>
-[...431 lines deleted...]
-          <x:t>19,291</x:t>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>