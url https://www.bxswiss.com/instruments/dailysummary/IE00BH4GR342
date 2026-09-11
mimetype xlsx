--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e59468dd0c4eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f64cbe36e174fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e59ac5405449d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27637657ba504a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6159cc33c28641d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e59ac5405449d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1421d563224d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27637657ba504a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GR342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>19,356</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,158</x:t>
-[...16 lines deleted...]
-          <x:t>19,265</x:t>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,111</x:t>
-[...276 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,908</x:t>
-[...36 lines deleted...]
-          <x:t>18,843</x:t>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>