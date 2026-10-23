--- v11 (2026-09-11)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f64cbe36e174fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28e09e8ddb64ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27637657ba504a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651d13be99c84d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1421d563224d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27637657ba504a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R366dd5acb5b44305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651d13be99c84d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GR342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...566 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,735</x:t>
-[...63 lines deleted...]
-          <x:t>18,434</x:t>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>