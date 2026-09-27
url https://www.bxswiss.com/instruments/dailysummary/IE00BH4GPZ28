--- v11 (2026-09-07)
+++ v12 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62557747425f4ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719333eb5ad14bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec276ceb4f8042e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8752ead9e14952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0893e2c3fdd4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec276ceb4f8042e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bfb22055ec4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8752ead9e14952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 ESG Leaders UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GPZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>46,101</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,822</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>46,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>