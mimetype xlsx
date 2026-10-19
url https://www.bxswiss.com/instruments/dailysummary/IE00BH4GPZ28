--- v12 (2026-09-27)
+++ v13 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719333eb5ad14bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38e906d2d4b49ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8752ead9e14952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462725688f874c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bfb22055ec4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8752ead9e14952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe86848de18a404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462725688f874c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 ESG Leaders UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GPZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>