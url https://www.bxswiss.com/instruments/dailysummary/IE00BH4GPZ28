--- v13 (2026-10-19)
+++ v14 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38e906d2d4b49ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d05828ad004d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462725688f874c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3cc844e62784436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe86848de18a404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462725688f874c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070ca66ea4af4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3cc844e62784436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 ESG Leaders UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GPZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>46,794</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,764</x:t>
-[...409 lines deleted...]
-          <x:t>46,799</x:t>
+          <x:t>46,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>