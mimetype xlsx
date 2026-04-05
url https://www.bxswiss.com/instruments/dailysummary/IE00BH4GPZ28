--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3dd17e957c14eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9545304b773a4dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ade20006be4c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e51c18d0734fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a2cec3b741e43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ade20006be4c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd96c77115d544ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e51c18d0734fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 ESG Leaders UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GPZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>