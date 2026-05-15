--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9545304b773a4dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab891529c2445f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e51c18d0734fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5914c3848c946b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd96c77115d544ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e51c18d0734fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7545bb8f66cb490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5914c3848c946b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 ESG Leaders UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GPZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>38,106</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>