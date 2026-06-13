--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab891529c2445f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772e10ffac484424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5914c3848c946b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bacfd62f58c4a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7545bb8f66cb490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5914c3848c946b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f4486b164b47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bacfd62f58c4a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 ESG Leaders UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GPZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>