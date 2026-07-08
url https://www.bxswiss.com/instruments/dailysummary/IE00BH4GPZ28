--- v7 (2026-06-13)
+++ v8 (2026-07-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772e10ffac484424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca18102bb454c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bacfd62f58c4a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160a4a2a97bb41dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f4486b164b47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bacfd62f58c4a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d26da189df4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160a4a2a97bb41dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 ESG Leaders UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GPZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,790</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>42,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>