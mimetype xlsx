--- v8 (2026-07-08)
+++ v9 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca18102bb454c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211560adc63149ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160a4a2a97bb41dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f96f4e3a19a4315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d26da189df4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160a4a2a97bb41dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26105ff64db44606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f96f4e3a19a4315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 ESG Leaders UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GPZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>43,551</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,545</x:t>
-[...237 lines deleted...]
-          <x:t>44,440</x:t>
+          <x:t>44,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,320</x:t>
-[...107 lines deleted...]
-          <x:t>43,826</x:t>
+          <x:t>44,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>