--- v9 (2026-07-28)
+++ v10 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211560adc63149ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a856c9c6c9244de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f96f4e3a19a4315"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4869dd06fa4072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26105ff64db44606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f96f4e3a19a4315" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1c0e648fa34fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4869dd06fa4072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 ESG Leaders UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GPZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>44,440</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,320</x:t>
-[...11 lines deleted...]
-          <x:t>44,048</x:t>
+          <x:t>44,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,669</x:t>
-[...463 lines deleted...]
-          <x:t>43,990</x:t>
+          <x:t>43,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>