--- v10 (2026-08-17)
+++ v11 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a856c9c6c9244de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62557747425f4ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4869dd06fa4072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec276ceb4f8042e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1c0e648fa34fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4869dd06fa4072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0893e2c3fdd4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec276ceb4f8042e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 ESG Leaders UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH4GPZ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>