--- v4 (2026-03-28)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818ecf130ccf45ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b2dcbdec614264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce82bb585074629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfd1250fac046f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb91a4fa5bf2d46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce82bb585074629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1e4e5a3bdb4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfd1250fac046f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P SmallCap 600 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH3YZ803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>