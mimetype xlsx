--- v5 (2026-04-17)
+++ v6 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b2dcbdec614264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88af717a0bf14e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfd1250fac046f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4bc0377bf7946a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1e4e5a3bdb4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfd1250fac046f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red45145accff478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4bc0377bf7946a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P SmallCap 600 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH3YZ803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>