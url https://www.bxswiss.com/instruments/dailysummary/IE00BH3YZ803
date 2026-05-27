--- v6 (2026-05-07)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88af717a0bf14e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc6b082f7f846d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4bc0377bf7946a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52cbbc8b8b014146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red45145accff478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4bc0377bf7946a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80bddc386ca46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52cbbc8b8b014146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P SmallCap 600 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH3YZ803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>