--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc6b082f7f846d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc280434bdde04266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52cbbc8b8b014146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb094a5a21eba45c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80bddc386ca46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52cbbc8b8b014146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4513f606e143cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb094a5a21eba45c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P SmallCap 600 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH3YZ803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>