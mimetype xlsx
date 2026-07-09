--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc280434bdde04266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90aaa5c59b2a41e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb094a5a21eba45c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red4102042f894c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4513f606e143cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb094a5a21eba45c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9512cf4bd60b4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red4102042f894c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P SmallCap 600 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH3YZ803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>