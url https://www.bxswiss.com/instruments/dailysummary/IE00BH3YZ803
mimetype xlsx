--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90aaa5c59b2a41e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420e4c9720d24da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red4102042f894c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0e3bad06b9416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9512cf4bd60b4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red4102042f894c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb2122247bb408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0e3bad06b9416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P SmallCap 600 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH3YZ803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>