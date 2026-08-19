--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420e4c9720d24da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc7580e2a4645d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0e3bad06b9416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c6b4e1d22940e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb2122247bb408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0e3bad06b9416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2795ec1b70456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c6b4e1d22940e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P SmallCap 600 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH3YZ803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,127</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>70,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>