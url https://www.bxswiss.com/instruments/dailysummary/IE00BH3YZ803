--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc7580e2a4645d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf342fe8b897a4f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c6b4e1d22940e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a0d243cd62c4efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2795ec1b70456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c6b4e1d22940e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e609df624604069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a0d243cd62c4efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P SmallCap 600 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH3YZ803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>70,890</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,850</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>70,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,917</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>