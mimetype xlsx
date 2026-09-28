--- v12 (2026-09-08)
+++ v13 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf342fe8b897a4f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7783a52f49934a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a0d243cd62c4efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd65387d3d1f646c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e609df624604069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a0d243cd62c4efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0d035c44234a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd65387d3d1f646c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P SmallCap 600 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH3YZ803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>