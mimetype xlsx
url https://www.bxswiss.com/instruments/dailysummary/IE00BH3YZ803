--- v13 (2026-09-28)
+++ v14 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7783a52f49934a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d65f445a4a24187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd65387d3d1f646c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90479b7887f64de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0d035c44234a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd65387d3d1f646c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f4a24f3007484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90479b7887f64de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P SmallCap 600 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH3YZ803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>68,365</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,986</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>67,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,731</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>