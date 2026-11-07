--- v14 (2026-10-18)
+++ v15 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d65f445a4a24187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raed4a93940a24ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90479b7887f64de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R081a96f4f3854d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f4a24f3007484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90479b7887f64de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b1640c26f5480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R081a96f4f3854d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P SmallCap 600 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH3YZ803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>