--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2046b21421c14140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64aded2f8ae4386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb8d33138cd4505"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1d612911bf486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22ce235ca624060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb8d33138cd4505" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b42276ec32d46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1d612911bf486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI North America High Dividend Yield UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH361H73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...63 lines deleted...]
-          <x:t>51,082</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>50,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>50,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.01.2026</x:t>
-[...338 lines deleted...]
-          <x:t>51,158</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...208 lines deleted...]
-          <x:t>52,146</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>