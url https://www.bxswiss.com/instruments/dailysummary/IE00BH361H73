--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64aded2f8ae4386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04c1cb38f594a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1d612911bf486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94312a0aed3c4012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b42276ec32d46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1d612911bf486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396d9002eb5544ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94312a0aed3c4012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI North America High Dividend Yield UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH361H73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>51,204</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,057</x:t>
-[...92 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,278</x:t>
-[...205 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>51,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,214</x:t>
-[...63 lines deleted...]
-          <x:t>51,828</x:t>
+          <x:t>51,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>