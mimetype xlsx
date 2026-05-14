--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04c1cb38f594a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5add80d662344567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94312a0aed3c4012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e2e2018bb14429"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396d9002eb5544ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94312a0aed3c4012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff975a4482b4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e2e2018bb14429" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI North America High Dividend Yield UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH361H73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>51,771</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,647</x:t>
-[...205 lines deleted...]
-          <x:t>52,338</x:t>
+          <x:t>51,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,168</x:t>
-[...269 lines deleted...]
-          <x:t>51,977</x:t>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>