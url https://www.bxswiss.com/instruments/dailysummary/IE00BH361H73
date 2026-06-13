--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5add80d662344567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7deac4605204e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e2e2018bb14429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd244d501d1ff445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff975a4482b4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e2e2018bb14429" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read67ddc17984c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd244d501d1ff445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI North America High Dividend Yield UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH361H73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>