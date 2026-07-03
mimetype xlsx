--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7deac4605204e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16be8f03cb2a4ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd244d501d1ff445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916e36ebc79241c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read67ddc17984c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd244d501d1ff445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3e586dbec54db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916e36ebc79241c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI North America High Dividend Yield UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH361H73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>53,394</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,177</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>52,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,702</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>