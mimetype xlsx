--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16be8f03cb2a4ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf82533dde94a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916e36ebc79241c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2494eb1332d44124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3e586dbec54db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916e36ebc79241c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c50e70ef3294713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2494eb1332d44124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI North America High Dividend Yield UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH361H73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>