--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf82533dde94a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09226d102afe46c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2494eb1332d44124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2089cc1a23443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c50e70ef3294713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2494eb1332d44124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2017c091384767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2089cc1a23443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI North America High Dividend Yield UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH361H73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>57,577</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>