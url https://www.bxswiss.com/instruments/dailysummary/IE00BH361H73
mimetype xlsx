--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09226d102afe46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52bc0cdb2eb14144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2089cc1a23443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cceeb2b17aa4345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2017c091384767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2089cc1a23443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6283787ba7a410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cceeb2b17aa4345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI North America High Dividend Yield UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH361H73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>57,170</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,658</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>57,834</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...478 lines deleted...]
-          <x:t>58,264</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>