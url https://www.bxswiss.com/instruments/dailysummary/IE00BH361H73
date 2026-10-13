--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52bc0cdb2eb14144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed11ca26bda46d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cceeb2b17aa4345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e566190158439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6283787ba7a410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cceeb2b17aa4345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803262777e404312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e566190158439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI North America High Dividend Yield UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH361H73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>58,323</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,686</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>58,476</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,361</x:t>
-[...134 lines deleted...]
-          <x:t>57,511</x:t>
+          <x:t>57,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>