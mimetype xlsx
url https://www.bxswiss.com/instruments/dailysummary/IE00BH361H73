--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed11ca26bda46d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e24c97291ee4d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e566190158439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3581c8a4f71647ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803262777e404312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e566190158439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5204b0ad85914b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3581c8a4f71647ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI North America High Dividend Yield UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH361H73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>