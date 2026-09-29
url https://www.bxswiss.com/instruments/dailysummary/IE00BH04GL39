--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e6da57e34a24540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659eac097368433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7a7b251355449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1ea95ae5af45d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096aa0ff3c614e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7a7b251355449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375efd3b1f2f4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1ea95ae5af45d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard - EUR Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH04GL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...55 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,263</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,225</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>22,451</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>22,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,152</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>22,239</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>