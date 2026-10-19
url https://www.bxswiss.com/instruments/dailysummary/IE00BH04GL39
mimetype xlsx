--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659eac097368433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88443887a484d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1ea95ae5af45d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc410e75f04744fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375efd3b1f2f4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1ea95ae5af45d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc76eac67abd4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc410e75f04744fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard - EUR Eurozone Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BH04GL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>22,129</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,094</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>22,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,072</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>