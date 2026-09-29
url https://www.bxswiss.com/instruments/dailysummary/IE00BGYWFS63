--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c82dbcb9cf495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c132f21bc4a42cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe06797f6754b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55832081623f4237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029829bf840f41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe06797f6754b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6e904ad9194116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55832081623f4237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard - USD Treasury Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGYWFS63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...163 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>21,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,809</x:t>
-[...232 lines deleted...]
-          <x:t>21,975</x:t>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,833</x:t>
-[...4 lines deleted...]
-          <x:t>21,850</x:t>
+          <x:t>21,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>