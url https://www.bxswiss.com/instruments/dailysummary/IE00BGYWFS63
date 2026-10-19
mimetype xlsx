--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c132f21bc4a42cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7515e1a18144aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55832081623f4237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7018ce2909af49e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6e904ad9194116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55832081623f4237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53541c3578004ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7018ce2909af49e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard - USD Treasury Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGYWFS63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>21,850</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,832</x:t>
-[...394 lines deleted...]
-          <x:t>21,997</x:t>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,051</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>21,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>