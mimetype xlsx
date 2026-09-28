--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126612ffe3844c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e555033e14b4053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb8166083c1d44df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d0ca99c77c436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43f24e3d6334d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb8166083c1d44df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0076a71fa94c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d0ca99c77c436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard - USD Emerging Markets Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGYWCB81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,248 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -557,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>