--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e555033e14b4053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710fab42842e41e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d0ca99c77c436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72f6c50bf3f47b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0076a71fa94c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d0ca99c77c436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f46e2fce05842a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72f6c50bf3f47b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard - USD Emerging Markets Government Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGYWCB81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>51,684</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,272</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>51,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>