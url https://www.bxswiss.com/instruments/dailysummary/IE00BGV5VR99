--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67d6fd4869a4241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fced44c3df4344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317149e7b94442b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dbe4dbd350041bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3800a18593d04f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317149e7b94442b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab8e0adb2804ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dbe4dbd350041bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Future Mobility UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VR99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>108,064</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,509</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>109,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>