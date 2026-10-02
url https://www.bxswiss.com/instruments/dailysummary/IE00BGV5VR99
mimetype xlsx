--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fced44c3df4344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d164116c7984a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dbe4dbd350041bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a67f073bac447b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab8e0adb2804ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dbe4dbd350041bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b96e3ea98654da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a67f073bac447b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Future Mobility UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VR99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>