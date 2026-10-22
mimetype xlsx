--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d164116c7984a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994b6f608b304665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a67f073bac447b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39e4366d5bd44ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b96e3ea98654da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a67f073bac447b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ec926195c04698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39e4366d5bd44ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Future Mobility UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VR99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>110,501</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,804</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...467 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>