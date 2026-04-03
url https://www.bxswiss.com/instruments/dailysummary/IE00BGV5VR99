--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0c00b3089a4ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31bec05d97bb416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88593a7526324998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727caafb70664263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5029c24915764799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88593a7526324998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d16d630f4c44c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727caafb70664263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Future Mobility UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VR99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>