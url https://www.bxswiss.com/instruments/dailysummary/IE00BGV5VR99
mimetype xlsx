--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31bec05d97bb416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4cbf207fd6a4a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727caafb70664263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd1a2366dd84159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d16d630f4c44c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727caafb70664263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf400299a6cb240f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd1a2366dd84159" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Future Mobility UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VR99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>