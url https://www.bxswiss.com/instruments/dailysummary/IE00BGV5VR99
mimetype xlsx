--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4cbf207fd6a4a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0dda733b3504baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd1a2366dd84159"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30402373ffdb4dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf400299a6cb240f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd1a2366dd84159" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a172a71c4e4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30402373ffdb4dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Future Mobility UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VR99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>