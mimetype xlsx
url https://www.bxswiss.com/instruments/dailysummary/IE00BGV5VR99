--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0dda733b3504baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e954f746cf54263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30402373ffdb4dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61856944778c4858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a172a71c4e4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30402373ffdb4dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf9dfca704d49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61856944778c4858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Future Mobility UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VR99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>