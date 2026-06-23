--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e954f746cf54263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1bdeec84aa46a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61856944778c4858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e47e179ddb45e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf9dfca704d49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61856944778c4858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15eedef1181a4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e47e179ddb45e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Future Mobility UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VR99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>