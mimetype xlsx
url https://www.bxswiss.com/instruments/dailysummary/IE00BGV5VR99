--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1bdeec84aa46a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b63fcff3c284e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e47e179ddb45e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b78ecd8def4dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15eedef1181a4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e47e179ddb45e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32884588f60b4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b78ecd8def4dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Future Mobility UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VR99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>