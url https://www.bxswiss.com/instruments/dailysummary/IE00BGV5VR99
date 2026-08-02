--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b63fcff3c284e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1185b07a90f94497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b78ecd8def4dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e78fc22fa1d496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32884588f60b4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b78ecd8def4dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a0af99aaac4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e78fc22fa1d496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Future Mobility UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VR99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>