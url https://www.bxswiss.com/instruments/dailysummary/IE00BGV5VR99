--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1185b07a90f94497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67d6fd4869a4241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e78fc22fa1d496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317149e7b94442b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a0af99aaac4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e78fc22fa1d496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3800a18593d04f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317149e7b94442b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Future Mobility UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VR99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,384</x:t>
-[...48 lines deleted...]
-          <x:t>108,065</x:t>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,637</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>106,322</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>