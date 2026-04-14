--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c1a2a47a204d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f2450ae1f0430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac24359818348bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f82c7ed2ae432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fbcfda5dca406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac24359818348bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab714f848024e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f82c7ed2ae432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VN51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,488</x:t>
-[...252 lines deleted...]
-          <x:t>137,434</x:t>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>