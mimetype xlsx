--- v6 (2026-04-14)
+++ v7 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f2450ae1f0430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15660e184fb461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f82c7ed2ae432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b423af5a2a4925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab714f848024e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f82c7ed2ae432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb8dd8bc1604d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b423af5a2a4925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VN51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>