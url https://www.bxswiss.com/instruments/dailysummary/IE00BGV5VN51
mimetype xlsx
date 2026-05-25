--- v7 (2026-05-05)
+++ v8 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15660e184fb461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77efe57155bd44ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b423af5a2a4925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b799d6255fa4d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb8dd8bc1604d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b423af5a2a4925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92cc93823098494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b799d6255fa4d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VN51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>