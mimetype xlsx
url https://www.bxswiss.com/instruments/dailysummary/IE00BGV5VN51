--- v8 (2026-05-25)
+++ v9 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77efe57155bd44ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629bb1b3b3614621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b799d6255fa4d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649d58caf2244939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92cc93823098494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b799d6255fa4d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ff2ea118a64acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649d58caf2244939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VN51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>180,729</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>