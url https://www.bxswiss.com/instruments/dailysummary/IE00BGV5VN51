--- v9 (2026-06-24)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629bb1b3b3614621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683d0ca992174682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649d58caf2244939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5d88a2a38b4c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ff2ea118a64acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649d58caf2244939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3f35fc6ec2446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5d88a2a38b4c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VN51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>