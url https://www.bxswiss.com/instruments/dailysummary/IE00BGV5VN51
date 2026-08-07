--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683d0ca992174682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf3d896dbca4648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5d88a2a38b4c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7217afecdec142b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3f35fc6ec2446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5d88a2a38b4c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03461f1f5ed342a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7217afecdec142b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VN51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>