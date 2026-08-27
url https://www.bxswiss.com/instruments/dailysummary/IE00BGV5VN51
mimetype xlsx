--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf3d896dbca4648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620e0244afd348ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7217afecdec142b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree878a161cfc4209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03461f1f5ed342a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7217afecdec142b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e39045b173a48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree878a161cfc4209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VN51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>