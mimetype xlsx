--- v12 (2026-08-27)
+++ v13 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620e0244afd348ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d884a6a29045cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree878a161cfc4209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ad8990e4f44476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e39045b173a48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree878a161cfc4209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf450d9dce14857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ad8990e4f44476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VN51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>