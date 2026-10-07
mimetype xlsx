--- v13 (2026-09-17)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d884a6a29045cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09aec01dea454989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ad8990e4f44476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb920e502ffe54c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf450d9dce14857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ad8990e4f44476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a84c52ed828455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb920e502ffe54c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VN51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>