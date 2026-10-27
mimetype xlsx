--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09aec01dea454989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd837d7a5e1c4025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb920e502ffe54c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bafc502e87b41c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a84c52ed828455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb920e502ffe54c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75aedbf4f8949b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bafc502e87b41c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VN51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,746</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>208,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,711</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>