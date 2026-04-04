--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6414269f3d404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8756b36bea42bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70893c2f1dce4d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707a9caa08164d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3403eb4d0e3b4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70893c2f1dce4d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e4bfc3bcd0a4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707a9caa08164d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P Europe ex UK UCITS ETF - 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VM45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>