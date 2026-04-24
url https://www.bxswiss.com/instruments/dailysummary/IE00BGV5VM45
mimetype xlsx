--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8756b36bea42bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057b63b3f1654ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707a9caa08164d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1229d3a678a49f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e4bfc3bcd0a4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707a9caa08164d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f0e7f9455e4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1229d3a678a49f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P Europe ex UK UCITS ETF - 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VM45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,646</x:t>
-[...603 lines deleted...]
-          <x:t>81,864</x:t>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>