--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057b63b3f1654ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf81db812eb04220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1229d3a678a49f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b2692863ab436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f0e7f9455e4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1229d3a678a49f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdaa9648f264edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b2692863ab436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P Europe ex UK UCITS ETF - 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VM45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>