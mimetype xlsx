--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf81db812eb04220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfed8dfec90d484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b2692863ab436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb768e0d71c40fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdaa9648f264edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b2692863ab436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13251954e41242ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb768e0d71c40fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P Europe ex UK UCITS ETF - 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VM45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>