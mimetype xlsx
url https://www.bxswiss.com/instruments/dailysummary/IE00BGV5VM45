--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfed8dfec90d484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33abff53db84a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb768e0d71c40fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaa6e1dd7464aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13251954e41242ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb768e0d71c40fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8caf1889dbcc4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaa6e1dd7464aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P Europe ex UK UCITS ETF - 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VM45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>