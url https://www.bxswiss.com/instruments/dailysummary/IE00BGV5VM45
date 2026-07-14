--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33abff53db84a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4454bf5d63247ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaa6e1dd7464aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72be393c2cf4d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8caf1889dbcc4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaa6e1dd7464aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe74818eaf14dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72be393c2cf4d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P Europe ex UK UCITS ETF - 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VM45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>