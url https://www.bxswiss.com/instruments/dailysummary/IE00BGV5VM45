--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4454bf5d63247ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64f8cbee964462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72be393c2cf4d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R855f87b2c6d846aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe74818eaf14dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72be393c2cf4d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4dca94422c847dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R855f87b2c6d846aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P Europe ex UK UCITS ETF - 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VM45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>90,833</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...235 lines deleted...]
-          <x:t>90,397</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>