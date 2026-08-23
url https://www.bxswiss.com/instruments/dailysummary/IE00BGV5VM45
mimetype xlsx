--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64f8cbee964462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffd5db912b142d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R855f87b2c6d846aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b526a27d4d24e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4dca94422c847dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R855f87b2c6d846aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4936d9fb005b4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b526a27d4d24e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P Europe ex UK UCITS ETF - 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VM45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>91,015</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,406</x:t>
-[...328 lines deleted...]
-          <x:t>90,963</x:t>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>