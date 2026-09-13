--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffd5db912b142d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ede8324b0144812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b526a27d4d24e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50c316301bb4ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4936d9fb005b4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b526a27d4d24e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e785074a3b424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50c316301bb4ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P Europe ex UK UCITS ETF - 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VM45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>