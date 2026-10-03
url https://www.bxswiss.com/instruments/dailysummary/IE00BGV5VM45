--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ede8324b0144812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d8a23cbda046b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50c316301bb4ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009778ee77d34c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e785074a3b424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50c316301bb4ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2247b286f0544c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009778ee77d34c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P Europe ex UK UCITS ETF - 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VM45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>