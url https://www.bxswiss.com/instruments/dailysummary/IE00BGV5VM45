--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d8a23cbda046b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694692ecb8f247e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009778ee77d34c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f15ab9824d41bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2247b286f0544c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009778ee77d34c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372b258a243445e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f15ab9824d41bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P Europe ex UK UCITS ETF - 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGV5VM45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>