--- v3 (2026-03-16)
+++ v4 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3c2486b2f743a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e8a5a009dc4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64759c3647bc4aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37fb37bd762c4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70f639339ea44d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64759c3647bc4aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550e0e67fb624b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37fb37bd762c4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 0-1yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGSF1X88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>92,257</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,257</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>92,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,900</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>