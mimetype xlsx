--- v4 (2026-04-06)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e8a5a009dc4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83d6df32db54af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37fb37bd762c4297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d880275aa04f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550e0e67fb624b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37fb37bd762c4297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff22472ef85415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d880275aa04f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 0-1yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGSF1X88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>93,051</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,416</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>95,717</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>