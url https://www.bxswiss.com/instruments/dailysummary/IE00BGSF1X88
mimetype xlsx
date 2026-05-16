--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83d6df32db54af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb209bb7dd61c4356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d880275aa04f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R943feaabbf05400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff22472ef85415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d880275aa04f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18ddfc10ddc4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R943feaabbf05400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 0-1yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGSF1X88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>