--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb209bb7dd61c4356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332338c2c46c41c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R943feaabbf05400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ebe41d21b04ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18ddfc10ddc4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R943feaabbf05400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311c865552754b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ebe41d21b04ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 0-1yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGSF1X88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,133</x:t>
-[...21 lines deleted...]
-          <x:t>94,270</x:t>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,101</x:t>
-[...409 lines deleted...]
-          <x:t>94,736</x:t>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>