--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332338c2c46c41c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84fe6566dbbb45d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ebe41d21b04ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778560ba06cd487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311c865552754b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ebe41d21b04ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170021f7f3e9402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778560ba06cd487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 0-1yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGSF1X88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>