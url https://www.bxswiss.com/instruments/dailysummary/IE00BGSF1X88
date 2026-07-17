--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84fe6566dbbb45d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbf942ec00b4ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778560ba06cd487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re81f5cd4cea44d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170021f7f3e9402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778560ba06cd487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3da4f6656714ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re81f5cd4cea44d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 0-1yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGSF1X88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>