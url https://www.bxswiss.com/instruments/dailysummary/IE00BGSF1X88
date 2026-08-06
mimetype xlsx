--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbf942ec00b4ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327ed6158c524ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re81f5cd4cea44d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dcbf5051da54a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3da4f6656714ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re81f5cd4cea44d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd90e7e25f24517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dcbf5051da54a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 0-1yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGSF1X88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>97,714</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,546</x:t>
-[...463 lines deleted...]
-          <x:t>97,927</x:t>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>