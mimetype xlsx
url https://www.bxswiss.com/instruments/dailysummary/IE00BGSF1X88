--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327ed6158c524ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e43a96cdc94251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dcbf5051da54a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd547214066684154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd90e7e25f24517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dcbf5051da54a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re747b4337a58421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd547214066684154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 0-1yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGSF1X88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>98,035</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,404</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>03.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,530</x:t>
-[...63 lines deleted...]
-          <x:t>97,989</x:t>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>