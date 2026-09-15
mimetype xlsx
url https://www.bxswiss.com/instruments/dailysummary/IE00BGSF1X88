--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e43a96cdc94251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5818343d251944f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd547214066684154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab41e7a1a9f64469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re747b4337a58421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd547214066684154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07e39f3e8abf40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab41e7a1a9f64469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 0-1yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGSF1X88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>98,343</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,096</x:t>
-[...436 lines deleted...]
-          <x:t>97,667</x:t>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>