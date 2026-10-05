--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5818343d251944f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refdcf03d5bd14b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab41e7a1a9f64469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9049297d089b4d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07e39f3e8abf40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab41e7a1a9f64469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ccdf2df55149a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9049297d089b4d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 0-1yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGSF1X88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>