--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refdcf03d5bd14b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241d9b3377b54ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9049297d089b4d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1266f90cd57476a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ccdf2df55149a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9049297d089b4d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e8ebabba3924168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1266f90cd57476a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 0-1yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGSF1X88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,596</x:t>
-[...225 lines deleted...]
-          <x:t>101,464</x:t>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>