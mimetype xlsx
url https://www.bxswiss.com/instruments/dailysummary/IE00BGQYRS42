--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9fb305ccc545c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac677d6a2a54843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb85a8f5b4c64787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc911347a474209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d6c5c9cd8244de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb85a8f5b4c64787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a639da01694160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc911347a474209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Information Technology UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>