--- v6 (2026-04-16)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac677d6a2a54843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca2609715bd4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc911347a474209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c08e6fbed24d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a639da01694160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc911347a474209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f7027b31884f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c08e6fbed24d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Information Technology UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>