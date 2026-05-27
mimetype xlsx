--- v7 (2026-05-06)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca2609715bd4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28aee3f8fc7041db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c08e6fbed24d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca38b00d0da478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f7027b31884f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c08e6fbed24d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a983e86c147430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca38b00d0da478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Information Technology UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>