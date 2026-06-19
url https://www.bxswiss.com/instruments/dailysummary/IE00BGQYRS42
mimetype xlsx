--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28aee3f8fc7041db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892faec83e294889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca38b00d0da478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765db406893c46d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a983e86c147430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca38b00d0da478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352c9d75f6c84226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765db406893c46d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Information Technology UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>