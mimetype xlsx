--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892faec83e294889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801c0b9ed0d749c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765db406893c46d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a3a6ab00a24029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352c9d75f6c84226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765db406893c46d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0df37fb9634033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a3a6ab00a24029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Information Technology UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,630</x:t>
-[...441 lines deleted...]
-          <x:t>135,862</x:t>
+          <x:t>128,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>