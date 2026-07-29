--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801c0b9ed0d749c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976664281b944b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a3a6ab00a24029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840eb1382d5548ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0df37fb9634033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a3a6ab00a24029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raecd876fba994f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840eb1382d5548ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Information Technology UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>