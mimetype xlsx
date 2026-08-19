--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R976664281b944b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5274c664e949d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840eb1382d5548ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7aedcfe3664925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raecd876fba994f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840eb1382d5548ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78759a9bc9fe4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7aedcfe3664925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Information Technology UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>