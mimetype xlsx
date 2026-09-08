--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5274c664e949d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75805205fceb4bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7aedcfe3664925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3e7f813de84113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78759a9bc9fe4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7aedcfe3664925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42126fb9d447421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3e7f813de84113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Information Technology UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>