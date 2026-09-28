--- v13 (2026-09-08)
+++ v14 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75805205fceb4bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048f5a05e2f541bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3e7f813de84113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb689815a09bb47df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42126fb9d447421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3e7f813de84113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a57b164c269478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb689815a09bb47df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Information Technology UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>140,216</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,571</x:t>
-[...560 lines deleted...]
-        <x:is>
           <x:t>141,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>