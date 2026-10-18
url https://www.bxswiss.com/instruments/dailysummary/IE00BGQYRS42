--- v14 (2026-09-28)
+++ v15 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048f5a05e2f541bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4909d40e2b74cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb689815a09bb47df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cce1c35e09242c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a57b164c269478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb689815a09bb47df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba2dee8b0064c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cce1c35e09242c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Information Technology UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>