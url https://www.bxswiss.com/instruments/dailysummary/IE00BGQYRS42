--- v15 (2026-10-18)
+++ v16 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4909d40e2b74cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c36db512eff47bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cce1c35e09242c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef3d5b782524880"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba2dee8b0064c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cce1c35e09242c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afc481ad78b441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef3d5b782524880" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Information Technology UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>149,208</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,726</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>151,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,980</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>