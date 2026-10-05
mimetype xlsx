--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cf2431871143a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44662ab25df441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ded12e90e0474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ffb9a189eb428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8424599d863b466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ded12e90e0474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aba9d9f28134c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ffb9a189eb428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Discretionary UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRR35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>