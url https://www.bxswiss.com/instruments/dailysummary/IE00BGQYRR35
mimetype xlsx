--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44662ab25df441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537db9c060d64593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ffb9a189eb428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4d21205e234438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aba9d9f28134c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ffb9a189eb428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a334f4a2a3c4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4d21205e234438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Discretionary UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRR35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>78,105</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,931</x:t>
-[...566 lines deleted...]
-          <x:t>76,467</x:t>
+          <x:t>77,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>