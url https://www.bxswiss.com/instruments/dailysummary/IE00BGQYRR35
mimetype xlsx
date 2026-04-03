--- v5 (2026-03-12)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421bb9bccbd44c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd958e8a8614480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb138913f616c4fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360559ca622649ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f41f90bada349b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb138913f616c4fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3a4db509dc4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360559ca622649ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Discretionary UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRR35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>71,770</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,072</x:t>
-[...416 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>71,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,027</x:t>
-[...63 lines deleted...]
-          <x:t>71,725</x:t>
+          <x:t>68,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>