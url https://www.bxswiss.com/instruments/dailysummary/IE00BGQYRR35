--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd958e8a8614480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a64ceb9f1744bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360559ca622649ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb999b48b4941b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3a4db509dc4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360559ca622649ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d6e8572dd9d4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb999b48b4941b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Discretionary UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRR35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>71,780</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,238</x:t>
-[...593 lines deleted...]
-          <x:t>70,478</x:t>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>