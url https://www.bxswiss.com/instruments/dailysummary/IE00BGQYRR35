--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a64ceb9f1744bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52008e68908142fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb999b48b4941b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d13137d8394a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d6e8572dd9d4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb999b48b4941b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0719b23ab8b433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d13137d8394a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Discretionary UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRR35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>