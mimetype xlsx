--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52008e68908142fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9571d8bf79a64111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d13137d8394a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba0cc9211674088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0719b23ab8b433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d13137d8394a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a2bbf63a4841a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba0cc9211674088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Discretionary UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRR35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>