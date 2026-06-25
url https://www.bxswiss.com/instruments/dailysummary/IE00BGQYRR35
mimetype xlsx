--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9571d8bf79a64111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7514b90df8540ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba0cc9211674088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32bc0eccac5457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a2bbf63a4841a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba0cc9211674088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53cd3a6028884cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32bc0eccac5457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Discretionary UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRR35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>