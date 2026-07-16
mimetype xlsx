--- v10 (2026-06-25)
+++ v11 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7514b90df8540ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8298ccda7de04f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32bc0eccac5457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21962acf89534c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53cd3a6028884cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32bc0eccac5457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77035777a56e46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21962acf89534c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Discretionary UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRR35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>78,430</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,728</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>78,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,502</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>76,198</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>