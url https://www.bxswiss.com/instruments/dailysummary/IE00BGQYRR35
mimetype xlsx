--- v11 (2026-07-16)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8298ccda7de04f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80108eebb9d4c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21962acf89534c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3942e0393e74103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77035777a56e46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21962acf89534c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d052f259504be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3942e0393e74103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Discretionary UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRR35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>77,721</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,963</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>79,083</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,909</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>79,143</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,040</x:t>
+          <x:t>77,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>