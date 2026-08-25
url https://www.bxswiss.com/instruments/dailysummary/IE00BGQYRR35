--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80108eebb9d4c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3385bd00952d48ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3942e0393e74103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9feaebceae0846aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d052f259504be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3942e0393e74103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da42291f01540bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9feaebceae0846aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Discretionary UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRR35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>78,222</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,673</x:t>
-[...281 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,763</x:t>
-[...36 lines deleted...]
-          <x:t>79,884</x:t>
+          <x:t>78,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>