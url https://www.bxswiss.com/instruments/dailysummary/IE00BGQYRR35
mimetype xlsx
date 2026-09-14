--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3385bd00952d48ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cf2431871143a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9feaebceae0846aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ded12e90e0474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da42291f01540bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9feaebceae0846aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8424599d863b466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ded12e90e0474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Discretionary UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRR35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,763</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>78,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>